--- v0 (2026-06-06)
+++ v1 (2026-06-14)
@@ -43,51 +43,51 @@
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://perm.kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-06 23:44:07</t>
+    <t>Актуальность прайса на: 2026-06-14 04:39:43</t>
   </si>
   <si>
     <t>Аксессуары для барменов и бариста</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
@@ -9723,51 +9723,51 @@
       <c r="F13" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="12"/>
       <c r="C14" s="14"/>
       <c r="E14" s="7"/>
       <c r="G14" s="7"/>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="80">
       <c r="A15" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="16" t="s">
         <v>18</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="9">
-        <v>2100.0</v>
+        <v>2475.0</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="9">
         <f>E15*F15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="14"/>
       <c r="E16" s="7"/>
       <c r="G16" s="7"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>12</v>
       </c>