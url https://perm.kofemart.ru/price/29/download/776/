--- v1 (2026-06-14)
+++ v2 (2026-08-05)
@@ -43,51 +43,51 @@
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://perm.kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-14 04:39:43</t>
+    <t>Актуальность прайса на: 2026-08-05 13:29:52</t>
   </si>
   <si>
     <t>Аксессуары для барменов и бариста</t>
   </si>
   <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>