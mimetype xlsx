--- v2 (2026-08-05)
+++ v3 (2026-10-24)
@@ -17,137 +17,128 @@
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="717">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="714">
   <si>
     <t>Прайс-лист интернет-магазина KofeMart.ru</t>
   </si>
   <si>
     <t>https://perm.kofemart.ru/</t>
   </si>
   <si>
     <t>Для заказа позиций из прайс-листа:</t>
   </si>
   <si>
     <t>- звоните 8 (804) 5551040 (бесплатно), + 7(343) 382-4035</t>
   </si>
   <si>
     <t>- WhatsApp: +7 (9221) 637-703</t>
   </si>
   <si>
     <t>- Почта: ekb@kofemart.ru , ural@kofemart.ru , ekat@kofemart.ru</t>
   </si>
   <si>
     <t>- Пройдите по ссылке в прайс-листе, сделайте заказ в интернет-магазине KofeMart.ru</t>
   </si>
   <si>
     <t>- Поставьте количество товара в колонке «Ваш заказ», сохраните файл и пришлите его нам на почту</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-05 13:29:52</t>
+    <t>Актуальность прайса на: 2026-10-24 22:12:36</t>
   </si>
   <si>
     <t>Аксессуары для барменов и бариста</t>
   </si>
   <si>
+    <t>Весы бариста</t>
+  </si>
+  <si>
     <t>Идентификатор товара</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Подробное описание / заказ товара в интернет-магазине</t>
   </si>
   <si>
     <t>Цена (руб.) ()</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
-    <t>117021</t>
-[...10 lines deleted...]
-  <si>
     <t>11220</t>
   </si>
   <si>
     <t>Весы электронные черные Tiamo HK0513BK-1</t>
   </si>
   <si>
     <t>https://perm.kofemart.ru/product/vesy-elektronnye-chernye-tiamo-hk0513bk-1/</t>
   </si>
   <si>
     <t>11232</t>
   </si>
   <si>
     <t>Весы Timemore С Таймером Черные Black Mirror</t>
   </si>
   <si>
     <t>https://perm.kofemart.ru/product/vesy-timemore-s-taymerom-chernye-black-mirror/</t>
   </si>
   <si>
     <t>11269</t>
   </si>
   <si>
-    <t>Весы Joe Frex с таймером для приготовления кофе капельным методом</t>
+    <t>Весы NUDE с таймером для приготовления кофе капельным методом</t>
   </si>
   <si>
     <t>https://perm.kofemart.ru/product/vesy-joe-frex-s-taymerom-dlya-prigotovleniya-kofe-kapelnym-metodom/</t>
   </si>
   <si>
     <t>11567</t>
   </si>
   <si>
     <t>Весы Nude с таймером чёрные</t>
   </si>
   <si>
     <t>https://perm.kofemart.ru/product/vesy-nude-s-taymerom-chyornye/</t>
   </si>
   <si>
     <t>118438</t>
   </si>
   <si>
     <t>Весы KitchenArt Hero DZC-3B, черные</t>
   </si>
   <si>
     <t>https://perm.kofemart.ru/product/vesy-kitchenart-hero-dzc-3b-chernye/</t>
   </si>
   <si>
     <t>Выравниватели кофе</t>
   </si>
@@ -2318,7032 +2309,7002 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126454.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14128.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107174.96x963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14190.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14627.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129093.96x966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14612.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20779.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20786.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10107.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14153.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107177.96x9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650.96x9615.gif"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10093.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10681.96x9623.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27110.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10004.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10110.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14180.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129665.96x9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107151.96x9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107155.96x9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107159.96x9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127726.96x9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10009.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10011.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10013.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14160.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20787.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21288.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10665.96x9639.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10661.96x9640.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11065.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10044.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10046.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10103.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10105.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10805.96x9646.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10807.96x9647.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14439.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14613.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16134.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127685.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711.96x9658.gif"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710.96x9661.gif"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10095.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10097.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10101.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10114.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10673.96x9666.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10676.96x9667.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10678.96x9668.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14201.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10089.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20761.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10737.96x9677.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10739.96x9678.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10743.96x9679.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10747.96x9680.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10752.96x9681.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10755.96x9682.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10759.96x9683.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10765.96x9684.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10766.96x9685.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10768.96x9686.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10770.96x9687.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10773.96x9688.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10774.96x9689.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10776.96x9690.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10780.96x9691.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10782.96x9692.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10050.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10052.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10054.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10056.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10060.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10062.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10064.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10065.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10067.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10068.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10069.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10071.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10072.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10073.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10075.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10076.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10077.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10079.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10080.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10081.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10083.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10084.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10085.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11059.96x96116.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10735.96x96117.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14129.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14130.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14132.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14134.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14622.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14623.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19863.96x96124.jpeg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20217.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20219.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20762.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22161.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22162.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10007.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10006.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130176.96x96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26660.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28312.96x96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28313.96x96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129091.96x96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28153.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21939.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130178.96x96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130179.96x96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10120.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10091.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10019.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10042.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10037.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10021.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10025.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10029.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10031.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10033.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10035.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10022.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10023.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10039.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10040.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10041.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10805.96x96171.jpeg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10807.96x96172.jpeg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10822.96x96173.jpeg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10933.96x96174.jpeg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10934.96x96175.jpeg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10938.96x96176.jpeg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10940.96x96177.jpeg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10954.96x96178.jpeg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11018.96x96179.jpeg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11023.96x96180.jpeg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11065.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10103.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10105.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14187.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14186.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20774.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107179.96x96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129179.96x96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10015.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14667.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10099.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11035.96x96203.jpeg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11039.96x96204.jpeg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11043.96x96205.jpeg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11045.96x96206.jpeg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11048.96x96207.jpeg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10654.96x96208.jpeg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10657.96x96209.jpeg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10048.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10112.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10650.96x96217.jpeg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10669.96x96218.jpeg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10685.96x96219.jpeg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10792.96x96220.jpeg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10797.96x96221.jpeg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10800.96x96222.jpeg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10810.96x96223.jpeg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10814.96x96224.jpeg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10819.96x96225.jpeg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11052.96x96226.jpeg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11485.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14176.96x96228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14177.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14178.96x96230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14179.96x96231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14202.96x96232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14333.96x96233.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14128.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107174.96x962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14190.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14627.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129093.96x965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14612.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20779.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20786.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10107.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14153.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107177.96x9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650.96x9614.gif"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10093.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10681.96x9622.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27110.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10004.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10110.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14180.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129665.96x9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107151.96x9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107155.96x9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107159.96x9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127726.96x9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10009.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10011.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10013.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14160.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20787.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21288.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10665.96x9638.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10661.96x9639.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11065.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10044.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10046.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10103.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10105.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10805.96x9645.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10807.96x9646.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14439.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14613.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16134.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127685.96x9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711.96x9657.gif"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710.96x9660.gif"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10095.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10097.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10101.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10114.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10673.96x9665.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10676.96x9666.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10678.96x9667.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14201.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10089.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20761.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10737.96x9676.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10739.96x9677.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10743.96x9678.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10747.96x9679.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10752.96x9680.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10755.96x9681.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10759.96x9682.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10765.96x9683.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10766.96x9684.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10768.96x9685.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10770.96x9686.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10773.96x9687.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10774.96x9688.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10776.96x9689.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10780.96x9690.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10782.96x9691.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10050.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10052.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10054.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10056.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10060.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10062.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10064.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10065.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10067.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10068.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10069.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10071.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10072.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10073.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10075.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10076.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10077.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10079.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10080.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10081.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10083.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10084.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10085.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11059.96x96115.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10735.96x96116.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14129.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14130.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14132.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14134.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14622.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14623.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19863.96x96123.jpeg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20217.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20219.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20762.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22161.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22162.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10007.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10006.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130176.96x96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26660.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28312.96x96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28313.96x96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129091.96x96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28153.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21939.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130178.96x96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130179.96x96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10120.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10091.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10019.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10042.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10037.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10021.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10025.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10029.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10031.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10033.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10035.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10022.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10023.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10039.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10040.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10041.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10805.96x96170.jpeg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10807.96x96171.jpeg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10822.96x96172.jpeg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10933.96x96173.jpeg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10934.96x96174.jpeg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10938.96x96175.jpeg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10940.96x96176.jpeg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10954.96x96177.jpeg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11018.96x96178.jpeg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11023.96x96179.jpeg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11065.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10103.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10105.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14187.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14186.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20774.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107179.96x96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129179.96x96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10015.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14667.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10099.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11035.96x96202.jpeg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11039.96x96203.jpeg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11043.96x96204.jpeg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11045.96x96205.jpeg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11048.96x96206.jpeg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10654.96x96207.jpeg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10657.96x96208.jpeg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10048.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10112.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10650.96x96216.jpeg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10669.96x96217.jpeg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10685.96x96218.jpeg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10792.96x96219.jpeg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10797.96x96220.jpeg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10800.96x96221.jpeg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10810.96x96222.jpeg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10814.96x96223.jpeg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10819.96x96224.jpeg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11052.96x96225.jpeg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11485.96x96226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14176.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14177.96x96228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14178.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14179.96x96230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14202.96x96231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14333.96x96232.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <xdr:cNvPr id="4" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <xdr:cNvPr id="16" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <xdr:cNvPr id="17" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <xdr:cNvPr id="18" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <xdr:cNvPr id="19" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <xdr:cNvPr id="20" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <xdr:cNvPr id="21" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <xdr:cNvPr id="22" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <xdr:cNvPr id="30" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <xdr:cNvPr id="39" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <xdr:cNvPr id="40" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <xdr:cNvPr id="41" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <xdr:cNvPr id="42" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <xdr:cNvPr id="43" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <xdr:cNvPr id="44" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <xdr:cNvPr id="45" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <xdr:cNvPr id="46" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <xdr:cNvPr id="47" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <xdr:cNvPr id="48" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <xdr:cNvPr id="49" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>88</xdr:row>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <xdr:cNvPr id="54" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <xdr:cNvPr id="55" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <xdr:cNvPr id="56" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <xdr:cNvPr id="57" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <xdr:cNvPr id="58" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <xdr:cNvPr id="59" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <xdr:cNvPr id="60" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <xdr:cNvPr id="61" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <xdr:cNvPr id="62" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <xdr:cNvPr id="63" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <xdr:cNvPr id="64" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <xdr:cNvPr id="65" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <xdr:cNvPr id="66" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <xdr:cNvPr id="67" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="68" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>109</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>114</xdr:row>
+      <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <xdr:cNvPr id="74" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <xdr:cNvPr id="75" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <xdr:cNvPr id="76" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <xdr:cNvPr id="77" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <xdr:cNvPr id="78" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <xdr:cNvPr id="79" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <xdr:cNvPr id="80" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <xdr:cNvPr id="81" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <xdr:cNvPr id="82" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <xdr:cNvPr id="83" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <xdr:cNvPr id="84" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <xdr:cNvPr id="85" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <xdr:cNvPr id="86" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <xdr:cNvPr id="87" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <xdr:cNvPr id="88" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <xdr:cNvPr id="89" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <xdr:cNvPr id="90" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <xdr:cNvPr id="91" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <xdr:cNvPr id="92" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <xdr:cNvPr id="93" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <xdr:cNvPr id="94" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <xdr:cNvPr id="95" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <xdr:cNvPr id="96" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <xdr:cNvPr id="97" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <xdr:cNvPr id="98" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <xdr:cNvPr id="99" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <xdr:cNvPr id="100" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <xdr:cNvPr id="101" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <xdr:cNvPr id="102" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <xdr:cNvPr id="103" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <xdr:cNvPr id="104" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <xdr:cNvPr id="105" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <xdr:cNvPr id="106" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <xdr:cNvPr id="107" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <xdr:cNvPr id="108" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <xdr:cNvPr id="109" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <xdr:cNvPr id="110" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <xdr:cNvPr id="111" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <xdr:cNvPr id="112" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <xdr:cNvPr id="113" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <xdr:cNvPr id="114" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <xdr:cNvPr id="115" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <xdr:cNvPr id="116" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <xdr:cNvPr id="117" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <xdr:cNvPr id="118" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <xdr:cNvPr id="119" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <xdr:cNvPr id="120" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <xdr:cNvPr id="121" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <xdr:cNvPr id="122" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <xdr:cNvPr id="123" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <xdr:cNvPr id="124" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <xdr:cNvPr id="125" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <xdr:cNvPr id="126" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <xdr:cNvPr id="127" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="128" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>175</xdr:row>
+      <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="129" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <xdr:cNvPr id="132" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <xdr:cNvPr id="133" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <xdr:cNvPr id="134" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="135" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>185</xdr:row>
+      <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="136" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <xdr:cNvPr id="139" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="140" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>193</xdr:row>
+      <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="141" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <xdr:cNvPr id="144" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <xdr:cNvPr id="145" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <xdr:cNvPr id="146" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <xdr:cNvPr id="147" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <xdr:cNvPr id="148" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="149" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>205</xdr:row>
+      <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <xdr:cNvPr id="153" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <xdr:cNvPr id="154" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="155" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>214</xdr:row>
+      <xdr:row>215</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="156" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <xdr:cNvPr id="159" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <xdr:cNvPr id="160" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <xdr:cNvPr id="161" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <xdr:cNvPr id="162" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <xdr:cNvPr id="163" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <xdr:cNvPr id="164" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <xdr:cNvPr id="165" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <xdr:cNvPr id="166" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <xdr:cNvPr id="167" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <xdr:cNvPr id="168" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <xdr:cNvPr id="169" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <xdr:cNvPr id="170" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <xdr:cNvPr id="171" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <xdr:cNvPr id="172" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <xdr:cNvPr id="173" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <xdr:cNvPr id="174" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <xdr:cNvPr id="175" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <xdr:cNvPr id="176" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <xdr:cNvPr id="177" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <xdr:cNvPr id="178" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <xdr:cNvPr id="179" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <xdr:cNvPr id="180" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <xdr:cNvPr id="181" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <xdr:cNvPr id="182" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <xdr:cNvPr id="183" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <xdr:cNvPr id="184" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <xdr:cNvPr id="185" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <xdr:cNvPr id="186" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="187" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>249</xdr:row>
+      <xdr:row>250</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>253</xdr:row>
+      <xdr:row>251</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="189" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>254</xdr:row>
+      <xdr:row>255</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="191" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <xdr:cNvPr id="193" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <xdr:cNvPr id="194" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <xdr:cNvPr id="195" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <xdr:cNvPr id="196" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <xdr:cNvPr id="197" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <xdr:cNvPr id="198" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <xdr:cNvPr id="199" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <xdr:cNvPr id="200" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="199" name="product_" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>269</xdr:row>
+      <xdr:row>270</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>273</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="203" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <xdr:cNvPr id="205" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>274</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="204" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <xdr:cNvPr id="206" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>275</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="205" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <xdr:cNvPr id="207" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>276</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="206" name="product_" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>279</xdr:row>
+      <xdr:row>280</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>283</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <xdr:cNvPr id="212" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>284</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="211" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <xdr:cNvPr id="213" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>285</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="212" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <xdr:cNvPr id="214" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>286</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <xdr:cNvPr id="215" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <xdr:cNvPr id="216" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <xdr:cNvPr id="217" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="216" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <xdr:cNvPr id="218" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <xdr:cNvPr id="219" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="218" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <xdr:cNvPr id="220" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="219" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <xdr:cNvPr id="221" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="220" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <xdr:cNvPr id="222" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>294</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="221" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <xdr:cNvPr id="223" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>295</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="222" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <xdr:cNvPr id="224" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>296</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="223" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <xdr:cNvPr id="225" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>297</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="224" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <xdr:cNvPr id="226" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>298</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="225" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <xdr:cNvPr id="227" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>299</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="226" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <xdr:cNvPr id="228" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>300</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="227" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <xdr:cNvPr id="229" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>301</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="228" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <xdr:cNvPr id="230" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>302</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="229" name="product_" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <xdr:cNvPr id="231" name="product_" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>303</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="230" name="product_" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="232" name="product_" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -9602,59 +9563,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dispenser-dlya-vody-aqua-work-y-mmj-post700000021077/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/vesy-elektronnye-chernye-tiamo-hk0513bk-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/vesy-timemore-s-taymerom-chernye-black-mirror/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/vesy-joe-frex-s-taymerom-dlya-prigotovleniya-kofe-kapelnym-metodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/vesy-nude-s-taymerom-chyornye/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/vesy-kitchenart-hero-dzc-3b-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/razravnivatel-classix-pro-58mm-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/push-temper-nude-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/push-temper-i-razravnivatel-nude-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/razravnivatel-kofe-motta-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/gejzer-plastikovyj-chernyj-12-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/gejzer-na-plastosnovestalrezinad5h110mmmetallichchernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pompa-dozator-dlya-steklyannykh-butylok-1l-maison-routin-1883-rutin-1883/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dzhigger-2040ml-s-mernoy-shkaloy-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dzhigger-3060ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dzhigger-2040ml-s-delenijamistal-nerzh20mld4535h82b45mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dzhigger-2040ml-s-delenijamistal-nerzh20mld4535h67b45mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dzhigger-2040ml-s-delenijami-prootelstal-nerzh30mld3937h75b40mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dzhigger-2550ml-prootelstal-nerzhd4039h90b40mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dzhigger-3-v-odnom152030mlstal-nerzhplastikmetallichchernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dzhiger-motta-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dzhigger-3050-s-delenijamistal-nerzh30mld5542h85b55mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/mernyy-stakan-barista-joefrex-dzhigger/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/mernaya-stopka-motta-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dekorator-motta-dlya-kakao-s-4-ma-smennymi-uzorami/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dispenser-dlya-kakao-motta/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dispenser-dlya-koritsy-prohotel/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dispenser-dlya-stakanov-i-kryshek-hoga-9-otdeleniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dispenser-dlya-stakanov-i-kryshek-hoga-2-otdeleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kvadratnyy-dispenser-dlya-stakanov-i-kryshek-hoga-4-otdeleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dispenser-dlya-stakanov-i-kryshek-hoga-4-otdeleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dispenser-dlya-stakanov-i-kryshek-hoga-pryamoy4-otdeleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kistochka-motta-barista-latte-art-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kistochka-motta-barista-latte-art-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kistochka-motta-barista-latte-art-siniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kistochka-dlya-latte-arta-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kovrik-dlya-temperovki-nude/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kovrik-dlya-temperovki-nude-bolshoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kovrik-dlya-tempinga-joefrex-uglovoy-201545/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kovrik-dlya-tempinga-kovrik-dlya-tempirovki-joefrex-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/podstavka-dlya-temperovki-motta/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kovrik-motta-dlya-temperovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kovrik-motta-dlya-tempinga-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/podstavka-motta-dlya-tempera-derevyannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/podstavka-motta-dlya-tempera-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/stantsiya-dlya-temperovki-classic-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/stantsiya-dlya-temperovki-exclusive-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kovrik-dlya-temperovki-ilsasilikon/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/podstavka-dlya-temperovki-classix-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kovrik-classix-pro-rezinovyy-dlya-tempirovki-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kovrik-dlya-temperovki-dvoynoy-nude/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barmenskaya-s-knopkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barmenskaya-s-utyazhelennoj-ruchkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barmenskaya-s-vilochkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barmenskaya-290x32mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barmenskaya-240x37mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barmenskaya-s-knopkoj-bonzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barmenskaja-prootel/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barmenskaya-ovalnaya-s-utyazhelennoj-ruchkoj-prootel/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barmenskaya-s-knopkoj-prootel/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barmenskaja-s-vilochkoj-prootel/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barnaya-motta-iz-nerzhaveyushchey-stali/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/mernaya-lozhka-motta-dlya-molotogo-kofe-7-g-nerzhaveyka/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/podstavka-dlya-lozhek-motta/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-dlya-kaptestinga-motta/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-dlya-kofe-joefrex-s-klipsoy-7-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-dlya-kofe-joefrex-7-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/elektronnaya-mernaya-lozhka-barista-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-dlya-kappinga-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/madlerplastikl21smchernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/madler-motta/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/molochnik-nude-350-ml-s-mernoy-shkaloy-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/molochnik-nude-150-ml-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/molochnik-stalnoj-350-ml-hrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/molochnik-stalnoj-600-ml-hrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/molochnik-stalnoj-1-l-hrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-350-ml-latte-art/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-350-ml-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-350-ml-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-350-ml-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-350-ml-zenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-350-ml-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-350-ml-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-600-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-600-ml-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-600-ml-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-600-ml-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-600-ml-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-600-ml-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-600-ml-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-750-ml-latte-art/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-molochnik-joefrex-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-tulip-500-ml-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-tulip-500-ml-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-tulip-500-ml-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-slivochnik-90-ml-motta-nerzhaveyushchaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-350-ml-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-500-ml-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-750-ml-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-1000-ml-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-350-ml-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-500-ml-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-750-ml-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-350-ml-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-500-ml-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-750-ml-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-350-ml-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-500-ml-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-750-ml-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-350-ml-oranzhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-500-ml-oranzhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-750-ml-oranzhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-350-ml-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-500-ml-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-750-ml-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-350-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-classix-pro-reynbou-600ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-classix-pro-reynbou-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-classix-pro-tiffani-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-classix-pro-tiffani-600ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-classix-pro-600-ml-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-classix-pro-350-ml-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-barista-co-400-ml-stalnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/classix-pro-pitcher-diamond-600-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/classix-pro-pitcher-diamond-350-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/molochnik-nude-600-ml-s-mernoy-shkaloy-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/molochnik-nude-600-ml-stal-s-teflonovym-pokrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/molochnik-nude-350-ml-stal-s-teflonovym-pokrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/vedro-motta-dlya-zhmykha-nok-boks-165-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/vedro-motta-dlya-zhmykha-nok-boks-105-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/nok-boks-nude-plastikovyy-chernyy-157-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/nok-boks-classix-pro-vstraivaemyy-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/nok-boks-nude-kompaktnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/nok-boks-nude-stalnoy-175-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/nok-boks-nude-anybar-metal-m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/rinzer-omyvatel-dlya-pitcherovstakanov-175160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/rinzer-nude-opolaskivatel-bokalov/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/rinzer-omyvatel-dlya-pitcherov/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/rinzer-s-kaplesbornikom-belyy-omyvatel-dlya-pitcherov/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/rinzer-s-kaplesbornikom-chernyy-omyvatel-dlya-pitcherov/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/sifon-dlya-slivok-krim-pruf-metallicheskij-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/sifon-dlya-slivok-krim-pruf-metallicheskij-1-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/ballonchiki-dlya-sifona-dlya-slivok-n2o-serebryannye-10sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/ballonchiki-dlja-sodovoj-vody-10sht-h65l90b38mm-serebrjan/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/sifon-dslivok-gurmemetallplastik500mld73h250b105mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/sifon-dslivok-gurmestalplastik1ld82h290b110mmmetallichkrasnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/sifon-dslivok-gurmestalplastik250mld70h206b110mmmetallichkrasnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/sifon-dslivok-termometallplastik500mld97h264b125mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/ustrojstvo-dbystroj-aromatizaci-zhidkostej-dsifona-gurmeh335l44b335sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/strejner-s-4-mja-ushkami-prootelstall15b11smmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/strejner-bolshoj-s-2-ushkamistal-nerzhd85h18l195b90mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/strejnerstal-nerzhd10h2l19b10smmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/strejnerstal-nerzhd8h2l19b9smmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/strejner-s-2-mja-ushkamistal-nerzhl18b9smmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/steyner-dlya-koktelya-motta-nerzhaveyushchaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-glyantsevyy-ploskiy-easy-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-s-korichnevoy-ruchkoy-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-ploskiy-rainbow-58-mm-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-matovyy-ploskiy-alyuminievyy-easy-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-ploskiy-alyuminievyy-c-ruchkoy-sharom-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-s-tonkoy-ploskoy-derevyannoy-ruchkoy-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-s-ploskoy-krasnoy-ruchkoy-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-s-ploskoy-chernoy-ruchkoy-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-s-vypukloy-korichnevoy-ruchkoy-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-ploskiy-matovyy-alyuminievyy-easy-53-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-glyantsevyy-ploskiy-easy-53-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-s-korichnevoy-ruchkoy-53-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-s-ploskoy-chernoy-ruchkoy-53-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-s-korichnevoy-ruchkoy-57-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/stantsiya-dlya-temperovki-classic-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/stantsiya-dlya-temperovki-exclusive-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-cunil-d58-ploskiy-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-joefrex-d58-classic-short-orekh-klassicheskiy-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-joefrex-d58-classic-short-orekh-ploskiy-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-joefrex-d58-classic-orekh-ploskiy-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-joefrex-d58-crystal-clear-ploskiy-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-joefrex-d58-elegance-orekh-ploskiy-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-dinamometricheskiy-joefrex-d58-technic-serebro-ploskiy-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-joefrex-d58-technic-chernyy-ploskiy-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/podstavka-dlya-temperovki-motta/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/podstavka-motta-dlya-tempera-derevyannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/podstavka-motta-dlya-tempera-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-ploskiy-rainbow-58-mm-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-ploskiy-rainbow-58-mm-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-nude-s-derevyannoy-ruchkoy-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-nude-dinamometricheskiy-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-nude-dinamometricheskiy-s-ogranichitelem-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/termometr-motta-dlya-moloka/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/termometr-timemore-analogovyy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shejker-evropejskij-izistal-nerzh500mld8358h200mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shejker-so-stakanom-bostonstal-nerzh500mld9367h265mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shejker-evropejskij-izi-stalnoj-700-ml-hrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shejker-so-stakanom-bostonstal-nerzhsteklo500mld9360h295mmkrasnyjprozr/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shejker-so-stakanom-bostonstal-nerzhsteklo500mld9360h295mmchernyjprozr/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shejker-bostonstal-nerzh820mld9557h300l95mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shejker-s-sitomstal-nerzh700mld8560h220mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/stakan-dshejkera-boston-s-logilsasteklo500mld96h15smprozr/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/stakan-dshejkerastal750mld9257h170mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/stakan-dshejkerastal-nerzhvinil750mld9360h170mmmetallichkrasnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/stakan-dshejkerastal-nerzhvinil750mld9360h170mmmetallichchernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/sheyker-motta-stalnoy-steklyannyy-75cl/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shchetka-dlya-ochistki-kofemashiny-parom-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shchetka-dlya-chistki-gruppy-kofemashiny-joefrex-exclusive/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shchetka-dlya-chistki-gruppy-kofemashiny-joefrex-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shchetka-dlya-chistki-gruppy-kofemashiny-joefrex-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shchetka-dlya-chistki-portafiltra-kofemashiny-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kistochka-dlya-ochistki-korziny-kofemashiny-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kistochka-dlya-ochistki-korziny-kofemashiny-joefrex-maxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shkatulka-derevyannaya-newby-12-yacheek/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shkatulka-derevyannaya-newby-9-yacheek/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shkatulka-derevyannaya-newby-6-yacheek/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/banka-zhestyanaya-dlya-chaya-newby-1-250g/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/chajnik-500-ml-s-logotipom-newby-na-donyshke/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/mernaya-stopka-motta-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dispenser-motta-dlya-toppinga/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/instrument-dlya-udaleniya-filtra-iz-portafiltra-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kompaktnyy-mnogofunktsionalnyy-instrument-barista-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/nabor-barista-box-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/salfetka-dlya-ochistki-stimera-kappuchinatora-joefrex-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/salfetka-dlya-ochistki-stimera-kappuchinatora-joefrex-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/salfetka-dlya-ochistki-stimera-kofemashiny-joefrex-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/sumka-dlya-aksessuarov-barista-joefrex-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/sumka-dlya-aksessuarov-barista-joefrex-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/taymer-barista-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/elektronnaya-mernaya-lozhka-barista-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/slepoy-filtr-joe-frex-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/banka-s-kryshkoy-cheshni-pasabahce-steklo-920-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/podstavka-dlya-salfetoktrubochek-barnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shchetochka-dlya-chistki-nosika-kholderastimera/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/bulavka-dlya-chistki-otvodov-stimera-kapuchinatora/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/zazhim-dlya-kofe-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kran-goryachey-vody-lesoto/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/vesy-elektronnye-chernye-tiamo-hk0513bk-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/vesy-timemore-s-taymerom-chernye-black-mirror/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/vesy-joe-frex-s-taymerom-dlya-prigotovleniya-kofe-kapelnym-metodom/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/vesy-nude-s-taymerom-chyornye/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/vesy-kitchenart-hero-dzc-3b-chernye/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/razravnivatel-classix-pro-58mm-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/push-temper-nude-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/push-temper-i-razravnivatel-nude-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/razravnivatel-kofe-motta-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/gejzer-plastikovyj-chernyj-12-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/gejzer-na-plastosnovestalrezinad5h110mmmetallichchernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pompa-dozator-dlya-steklyannykh-butylok-1l-maison-routin-1883-rutin-1883/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dzhigger-2040ml-s-mernoy-shkaloy-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dzhigger-3060ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dzhigger-2040ml-s-delenijamistal-nerzh20mld4535h82b45mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dzhigger-2040ml-s-delenijamistal-nerzh20mld4535h67b45mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dzhigger-2040ml-s-delenijami-prootelstal-nerzh30mld3937h75b40mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dzhigger-2550ml-prootelstal-nerzhd4039h90b40mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dzhigger-3-v-odnom152030mlstal-nerzhplastikmetallichchernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dzhiger-motta-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dzhigger-3050-s-delenijamistal-nerzh30mld5542h85b55mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/mernyy-stakan-barista-joefrex-dzhigger/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/mernaya-stopka-motta-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dekorator-motta-dlya-kakao-s-4-ma-smennymi-uzorami/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dispenser-dlya-kakao-motta/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dispenser-dlya-koritsy-prohotel/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dispenser-dlya-stakanov-i-kryshek-hoga-9-otdeleniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dispenser-dlya-stakanov-i-kryshek-hoga-2-otdeleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kvadratnyy-dispenser-dlya-stakanov-i-kryshek-hoga-4-otdeleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dispenser-dlya-stakanov-i-kryshek-hoga-4-otdeleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dispenser-dlya-stakanov-i-kryshek-hoga-pryamoy4-otdeleniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kistochka-motta-barista-latte-art-stalnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kistochka-motta-barista-latte-art-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kistochka-motta-barista-latte-art-siniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kistochka-dlya-latte-arta-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kovrik-dlya-temperovki-nude/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kovrik-dlya-temperovki-nude-bolshoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kovrik-dlya-tempinga-joefrex-uglovoy-201545/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kovrik-dlya-tempinga-kovrik-dlya-tempirovki-joefrex-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/podstavka-dlya-temperovki-motta/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kovrik-motta-dlya-temperovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kovrik-motta-dlya-tempinga-cat/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/podstavka-motta-dlya-tempera-derevyannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/podstavka-motta-dlya-tempera-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/stantsiya-dlya-temperovki-classic-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/stantsiya-dlya-temperovki-exclusive-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kovrik-dlya-temperovki-ilsasilikon/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/podstavka-dlya-temperovki-classix-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kovrik-classix-pro-rezinovyy-dlya-tempirovki-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kovrik-dlya-temperovki-dvoynoy-nude/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barmenskaya-s-knopkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barmenskaya-s-utyazhelennoj-ruchkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barmenskaya-s-vilochkoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barmenskaya-290x32mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barmenskaya-240x37mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barmenskaya-s-knopkoj-bonzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barmenskaja-prootel/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barmenskaya-ovalnaya-s-utyazhelennoj-ruchkoj-prootel/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barmenskaya-s-knopkoj-prootel/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barmenskaja-s-vilochkoj-prootel/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-barnaya-motta-iz-nerzhaveyushchey-stali/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/mernaya-lozhka-motta-dlya-molotogo-kofe-7-g-nerzhaveyka/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/podstavka-dlya-lozhek-motta/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-dlya-kaptestinga-motta/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-dlya-kofe-joefrex-s-klipsoy-7-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-dlya-kofe-joefrex-7-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/elektronnaya-mernaya-lozhka-barista-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/lozhka-dlya-kappinga-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/madlerplastikl21smchernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/madler-motta/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/molochnik-nude-350-ml-s-mernoy-shkaloy-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/molochnik-nude-150-ml-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/molochnik-stalnoj-350-ml-hrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/molochnik-stalnoj-600-ml-hrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/molochnik-stalnoj-1-l-hrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-350-ml-latte-art/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-350-ml-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-350-ml-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-350-ml-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-350-ml-zenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-350-ml-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-350-ml-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-600-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-600-ml-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-600-ml-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-600-ml-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-600-ml-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-600-ml-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-600-ml-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-750-ml-latte-art/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-molochnik-joefrex-90-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-tulip-500-ml-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-tulip-500-ml-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-tulip-500-ml-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-slivochnik-90-ml-motta-nerzhaveyushchaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-350-ml-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-500-ml-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-750-ml-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-1000-ml-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-350-ml-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-500-ml-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-750-ml-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-350-ml-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-500-ml-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-750-ml-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-350-ml-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-500-ml-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-750-ml-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-350-ml-oranzhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-500-ml-oranzhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-750-ml-oranzhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-350-ml-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-500-ml-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-motta-europa-750-ml-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-1000-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-joefrex-350-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-classix-pro-reynbou-600ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-classix-pro-reynbou-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-classix-pro-tiffani-350ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-classix-pro-tiffani-600ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-classix-pro-600-ml-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-classix-pro-350-ml-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/pitcher-barista-co-400-ml-stalnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/classix-pro-pitcher-diamond-600-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/classix-pro-pitcher-diamond-350-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/molochnik-nude-600-ml-s-mernoy-shkaloy-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/molochnik-nude-600-ml-stal-s-teflonovym-pokrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/molochnik-nude-350-ml-stal-s-teflonovym-pokrytiem/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/vedro-motta-dlya-zhmykha-nok-boks-165-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/vedro-motta-dlya-zhmykha-nok-boks-105-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/nok-boks-nude-plastikovyy-chernyy-157-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/nok-boks-classix-pro-vstraivaemyy-stalnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/nok-boks-nude-kompaktnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/nok-boks-nude-stalnoy-175-sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/nok-boks-nude-anybar-metal-m-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/rinzer-omyvatel-dlya-pitcherovstakanov-175160-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/rinzer-nude-opolaskivatel-bokalov/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/rinzer-omyvatel-dlya-pitcherov/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/rinzer-s-kaplesbornikom-belyy-omyvatel-dlya-pitcherov/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/rinzer-s-kaplesbornikom-chernyy-omyvatel-dlya-pitcherov/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/sifon-dlya-slivok-krim-pruf-metallicheskij-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/sifon-dlya-slivok-krim-pruf-metallicheskij-1-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/ballonchiki-dlya-sifona-dlya-slivok-n2o-serebryannye-10sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/ballonchiki-dlja-sodovoj-vody-10sht-h65l90b38mm-serebrjan/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/sifon-dslivok-gurmemetallplastik500mld73h250b105mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/sifon-dslivok-gurmestalplastik1ld82h290b110mmmetallichkrasnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/sifon-dslivok-gurmestalplastik250mld70h206b110mmmetallichkrasnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/sifon-dslivok-termometallplastik500mld97h264b125mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/ustrojstvo-dbystroj-aromatizaci-zhidkostej-dsifona-gurmeh335l44b335sm/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/strejner-s-4-mja-ushkami-prootelstall15b11smmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/strejner-bolshoj-s-2-ushkamistal-nerzhd85h18l195b90mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/strejnerstal-nerzhd10h2l19b10smmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/strejnerstal-nerzhd8h2l19b9smmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/strejner-s-2-mja-ushkamistal-nerzhl18b9smmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/steyner-dlya-koktelya-motta-nerzhaveyushchaya-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-glyantsevyy-ploskiy-easy-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-s-korichnevoy-ruchkoy-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-ploskiy-rainbow-58-mm-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-matovyy-ploskiy-alyuminievyy-easy-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-ploskiy-alyuminievyy-c-ruchkoy-sharom-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-s-tonkoy-ploskoy-derevyannoy-ruchkoy-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-s-ploskoy-krasnoy-ruchkoy-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-s-ploskoy-chernoy-ruchkoy-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-s-vypukloy-korichnevoy-ruchkoy-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-ploskiy-matovyy-alyuminievyy-easy-53-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-glyantsevyy-ploskiy-easy-53-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-s-korichnevoy-ruchkoy-53-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-s-ploskoy-chernoy-ruchkoy-53-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-s-korichnevoy-ruchkoy-57-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/stantsiya-dlya-temperovki-classic-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/stantsiya-dlya-temperovki-exclusive-black/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-cunil-d58-ploskiy-plastik/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-joefrex-d58-classic-short-orekh-klassicheskiy-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-joefrex-d58-classic-short-orekh-ploskiy-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-joefrex-d58-classic-orekh-ploskiy-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-joefrex-d58-crystal-clear-ploskiy-steklo/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-joefrex-d58-elegance-orekh-ploskiy-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-dinamometricheskiy-joefrex-d58-technic-serebro-ploskiy-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-joefrex-d58-technic-chernyy-ploskiy-stal/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/podstavka-dlya-temperovki-motta/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/podstavka-motta-dlya-tempera-derevyannaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/podstavka-motta-dlya-tempera-alyuminievaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-ploskiy-rainbow-58-mm-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-motta-ploskiy-rainbow-58-mm-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-nude-s-derevyannoy-ruchkoy-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-nude-dinamometricheskiy-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/temper-nude-dinamometricheskiy-s-ogranichitelem-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/termometr-motta-dlya-moloka/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/termometr-timemore-analogovyy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shejker-evropejskij-izistal-nerzh500mld8358h200mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shejker-so-stakanom-bostonstal-nerzh500mld9367h265mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shejker-evropejskij-izi-stalnoj-700-ml-hrom/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shejker-so-stakanom-bostonstal-nerzhsteklo500mld9360h295mmkrasnyjprozr/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shejker-so-stakanom-bostonstal-nerzhsteklo500mld9360h295mmchernyjprozr/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shejker-bostonstal-nerzh820mld9557h300l95mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shejker-s-sitomstal-nerzh700mld8560h220mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/stakan-dshejkera-boston-s-logilsasteklo500mld96h15smprozr/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/stakan-dshejkerastal750mld9257h170mmmetallich/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/stakan-dshejkerastal-nerzhvinil750mld9360h170mmmetallichkrasnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/stakan-dshejkerastal-nerzhvinil750mld9360h170mmmetallichchernyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/sheyker-motta-stalnoy-steklyannyy-75cl/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shchetka-dlya-ochistki-kofemashiny-parom-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shchetka-dlya-chistki-gruppy-kofemashiny-joefrex-exclusive/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shchetka-dlya-chistki-gruppy-kofemashiny-joefrex-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shchetka-dlya-chistki-gruppy-kofemashiny-joefrex-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shchetka-dlya-chistki-portafiltra-kofemashiny-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kistochka-dlya-ochistki-korziny-kofemashiny-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kistochka-dlya-ochistki-korziny-kofemashiny-joefrex-maxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shkatulka-derevyannaya-newby-12-yacheek/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shkatulka-derevyannaya-newby-9-yacheek/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shkatulka-derevyannaya-newby-6-yacheek/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/banka-zhestyanaya-dlya-chaya-newby-1-250g/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/chajnik-500-ml-s-logotipom-newby-na-donyshke/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/mernaya-stopka-motta-60-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/dispenser-motta-dlya-toppinga/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/instrument-dlya-udaleniya-filtra-iz-portafiltra-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kompaktnyy-mnogofunktsionalnyy-instrument-barista-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/nabor-barista-box-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/salfetka-dlya-ochistki-stimera-kappuchinatora-joefrex-korichnevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/salfetka-dlya-ochistki-stimera-kappuchinatora-joefrex-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/salfetka-dlya-ochistki-stimera-kofemashiny-joefrex-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/sumka-dlya-aksessuarov-barista-joefrex-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/sumka-dlya-aksessuarov-barista-joefrex-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/taymer-barista-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/elektronnaya-mernaya-lozhka-barista-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/slepoy-filtr-joe-frex-58-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/banka-s-kryshkoy-cheshni-pasabahce-steklo-920-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/podstavka-dlya-salfetoktrubochek-barnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/shchetochka-dlya-chistki-nosika-kholderastimera/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/bulavka-dlya-chistki-otvodov-stimera-kapuchinatora/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/zazhim-dlya-kofe-joefrex/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.kofemart.ru/product/kran-goryachey-vody-lesoto/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G308"/>
+  <dimension ref="A1:G305"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="B2" t="s">
         <v>1</v>
@@ -9683,5779 +9644,5728 @@
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="14"/>
       <c r="E12" s="7"/>
       <c r="F12" s="5"/>
       <c r="G12" s="7"/>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="2" t="s">
+      <c r="A13" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="3" t="s">
+      <c r="C13" s="14"/>
+      <c r="E13" s="7"/>
+      <c r="G13" s="7"/>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="C13" s="15" t="s">
+      <c r="B14" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D13" s="4" t="s">
+      <c r="C14" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="E13" s="10" t="s">
+      <c r="D14" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F13" s="4" t="s">
+      <c r="E14" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="G13" s="8" t="s">
+      <c r="F14" s="4" t="s">
         <v>16</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="G14" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="6"/>
-      <c r="C15" s="16" t="s">
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="12"/>
+      <c r="C15" s="14"/>
+      <c r="E15" s="7"/>
+      <c r="G15" s="7"/>
+    </row>
+    <row r="16" spans="1:7" customHeight="1" ht="80">
+      <c r="A16" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="D15" s="6" t="s">
+      <c r="B16" s="6"/>
+      <c r="C16" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="E15" s="9">
-[...9 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="D16" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="14"/>
-[...30 lines deleted...]
-      <c r="G18" s="7"/>
+      <c r="E16" s="9">
+        <v>4230.0</v>
+      </c>
+      <c r="F16" s="6"/>
+      <c r="G16" s="9">
+        <f>E16*F16</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" customHeight="1" ht="80">
+      <c r="A17" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="6"/>
+      <c r="C17" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E17" s="9">
+        <v>6254.0</v>
+      </c>
+      <c r="F17" s="6"/>
+      <c r="G17" s="9">
+        <f>E17*F17</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" customHeight="1" ht="80">
+      <c r="A18" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="6"/>
+      <c r="C18" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E18" s="9">
+        <v>2650.0</v>
+      </c>
+      <c r="F18" s="6"/>
+      <c r="G18" s="9">
+        <f>E18*F18</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="80">
       <c r="A19" s="13" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="B19" s="6"/>
       <c r="C19" s="16" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="E19" s="9">
-        <v>4230.0</v>
+        <v>3286.0</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="9">
         <f>E19*F19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="80">
       <c r="A20" s="13" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="16" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="E20" s="9">
-        <v>6254.0</v>
+        <v>5830.0</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="9">
         <f>E20*F20</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:7" customHeight="1" ht="80">
-[...40 lines deleted...]
-      <c r="A23" s="13" t="s">
+    <row r="21" spans="1:7">
+      <c r="A21" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="B23" s="6"/>
-      <c r="C23" s="16" t="s">
+      <c r="C21" s="14"/>
+      <c r="E21" s="7"/>
+      <c r="G21" s="7"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G22" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="12"/>
+      <c r="C23" s="14"/>
+      <c r="E23" s="7"/>
+      <c r="G23" s="7"/>
+    </row>
+    <row r="24" spans="1:7" customHeight="1" ht="80">
+      <c r="A24" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="D23" s="6" t="s">
+      <c r="B24" s="6"/>
+      <c r="C24" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="E23" s="9">
-[...9 lines deleted...]
-      <c r="A24" s="11" t="s">
+      <c r="D24" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="C24" s="14"/>
-[...30 lines deleted...]
-      <c r="G26" s="7"/>
+      <c r="E24" s="9">
+        <v>3074.0</v>
+      </c>
+      <c r="F24" s="6"/>
+      <c r="G24" s="9">
+        <f>E24*F24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" customHeight="1" ht="80">
+      <c r="A25" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" s="6"/>
+      <c r="C25" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E25" s="9">
+        <v>2332.0</v>
+      </c>
+      <c r="F25" s="6"/>
+      <c r="G25" s="9">
+        <f>E25*F25</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" customHeight="1" ht="80">
+      <c r="A26" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B26" s="6"/>
+      <c r="C26" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E26" s="9">
+        <v>3180.0</v>
+      </c>
+      <c r="F26" s="6"/>
+      <c r="G26" s="9">
+        <f>E26*F26</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="27" spans="1:7" customHeight="1" ht="80">
       <c r="A27" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B27" s="6"/>
       <c r="C27" s="16" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E27" s="9">
-        <v>3074.0</v>
+        <v>8400.0</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="9">
         <f>E27*F27</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:7" customHeight="1" ht="80">
-[...40 lines deleted...]
-      <c r="A30" s="13" t="s">
+    <row r="28" spans="1:7">
+      <c r="A28" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="B30" s="6"/>
-      <c r="C30" s="16" t="s">
+      <c r="C28" s="14"/>
+      <c r="E28" s="7"/>
+      <c r="G28" s="7"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="12"/>
+      <c r="C30" s="14"/>
+      <c r="E30" s="7"/>
+      <c r="G30" s="7"/>
+    </row>
+    <row r="31" spans="1:7" customHeight="1" ht="80">
+      <c r="A31" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="D30" s="6" t="s">
+      <c r="B31" s="6"/>
+      <c r="C31" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="E30" s="9">
-[...9 lines deleted...]
-      <c r="A31" s="11" t="s">
+      <c r="D31" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="C31" s="14"/>
-[...7 lines deleted...]
-      <c r="B32" s="3" t="s">
+      <c r="E31" s="9">
+        <v>403.0</v>
+      </c>
+      <c r="F31" s="6"/>
+      <c r="G31" s="9">
+        <f>E31*F31</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" customHeight="1" ht="80">
+      <c r="A32" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32" s="6"/>
+      <c r="C32" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E32" s="9">
+        <v>340.0</v>
+      </c>
+      <c r="F32" s="6"/>
+      <c r="G32" s="9">
+        <f>E32*F32</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" customHeight="1" ht="80">
+      <c r="A33" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B33" s="6"/>
+      <c r="C33" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E33" s="9">
+        <v>1050.0</v>
+      </c>
+      <c r="F33" s="6"/>
+      <c r="G33" s="9">
+        <f>E33*F33</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C34" s="14"/>
+      <c r="E34" s="7"/>
+      <c r="G34" s="7"/>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="C32" s="15" t="s">
+      <c r="B35" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D32" s="4" t="s">
+      <c r="C35" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="E32" s="10" t="s">
+      <c r="D35" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F32" s="4" t="s">
+      <c r="E35" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="G32" s="8" t="s">
+      <c r="F35" s="4" t="s">
         <v>16</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="E34" s="9">
+      <c r="G35" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="12"/>
+      <c r="C36" s="14"/>
+      <c r="E36" s="7"/>
+      <c r="G36" s="7"/>
+    </row>
+    <row r="37" spans="1:7" customHeight="1" ht="80">
+      <c r="A37" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="E37" s="9">
+        <v>318.0</v>
+      </c>
+      <c r="F37" s="6"/>
+      <c r="G37" s="9">
+        <f>E37*F37</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" customHeight="1" ht="80">
+      <c r="A38" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B38" s="6"/>
+      <c r="C38" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="E38" s="9">
         <v>403.0</v>
       </c>
-      <c r="F34" s="6"/>
-[...80 lines deleted...]
-      <c r="G39" s="7"/>
+      <c r="F38" s="6"/>
+      <c r="G38" s="9">
+        <f>E38*F38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" customHeight="1" ht="80">
+      <c r="A39" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B39" s="6"/>
+      <c r="C39" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="E39" s="9">
+        <v>615.0</v>
+      </c>
+      <c r="F39" s="6"/>
+      <c r="G39" s="9">
+        <f>E39*F39</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="80">
       <c r="A40" s="13" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="B40" s="6"/>
       <c r="C40" s="16" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="E40" s="9">
-        <v>318.0</v>
+        <v>615.0</v>
       </c>
       <c r="F40" s="6"/>
       <c r="G40" s="9">
         <f>E40*F40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7" customHeight="1" ht="80">
       <c r="A41" s="13" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B41" s="6"/>
       <c r="C41" s="16" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="E41" s="9">
         <v>403.0</v>
       </c>
       <c r="F41" s="6"/>
       <c r="G41" s="9">
         <f>E41*F41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:7" customHeight="1" ht="80">
       <c r="A42" s="13" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="B42" s="6"/>
       <c r="C42" s="16" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="E42" s="9">
-        <v>615.0</v>
+        <v>403.0</v>
       </c>
       <c r="F42" s="6"/>
       <c r="G42" s="9">
         <f>E42*F42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:7" customHeight="1" ht="80">
       <c r="A43" s="13" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="16" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="E43" s="9">
-        <v>615.0</v>
+        <v>1675.0</v>
       </c>
       <c r="F43" s="6"/>
       <c r="G43" s="9">
         <f>E43*F43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:7" customHeight="1" ht="80">
       <c r="A44" s="13" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="B44" s="6"/>
       <c r="C44" s="16" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="E44" s="9">
-        <v>403.0</v>
+        <v>840.0</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="9">
         <f>E44*F44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:7" customHeight="1" ht="80">
       <c r="A45" s="13" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B45" s="6"/>
       <c r="C45" s="16" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="E45" s="9">
-        <v>403.0</v>
+        <v>1039.0</v>
       </c>
       <c r="F45" s="6"/>
       <c r="G45" s="9">
         <f>E45*F45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="80">
       <c r="A46" s="13" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="16" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E46" s="9">
-        <v>1675.0</v>
+        <v>404.0</v>
       </c>
       <c r="F46" s="6"/>
       <c r="G46" s="9">
         <f>E46*F46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:7" customHeight="1" ht="80">
       <c r="A47" s="13" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="16" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="E47" s="9">
-        <v>840.0</v>
+        <v>901.0</v>
       </c>
       <c r="F47" s="6"/>
       <c r="G47" s="9">
         <f>E47*F47</f>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:7" customHeight="1" ht="80">
-[...40 lines deleted...]
-      <c r="A50" s="13" t="s">
+    <row r="48" spans="1:7">
+      <c r="A48" s="11" t="s">
         <v>90</v>
       </c>
-      <c r="B50" s="6"/>
-      <c r="C50" s="16" t="s">
+      <c r="C48" s="14"/>
+      <c r="E48" s="7"/>
+      <c r="G48" s="7"/>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C49" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D49" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G49" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="12"/>
+      <c r="C50" s="14"/>
+      <c r="E50" s="7"/>
+      <c r="G50" s="7"/>
+    </row>
+    <row r="51" spans="1:7" customHeight="1" ht="80">
+      <c r="A51" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="D50" s="6" t="s">
+      <c r="B51" s="6"/>
+      <c r="C51" s="16" t="s">
         <v>92</v>
       </c>
-      <c r="E50" s="9">
-[...9 lines deleted...]
-      <c r="A51" s="11" t="s">
+      <c r="D51" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="C51" s="14"/>
-[...7 lines deleted...]
-      <c r="B52" s="3" t="s">
+      <c r="E51" s="9">
+        <v>2730.0</v>
+      </c>
+      <c r="F51" s="6"/>
+      <c r="G51" s="9">
+        <f>E51*F51</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" customHeight="1" ht="80">
+      <c r="A52" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="B52" s="6"/>
+      <c r="C52" s="16" t="s">
+        <v>95</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="E52" s="9">
+        <v>1470.0</v>
+      </c>
+      <c r="F52" s="6"/>
+      <c r="G52" s="9">
+        <f>E52*F52</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" customHeight="1" ht="80">
+      <c r="A53" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="B53" s="6"/>
+      <c r="C53" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="E53" s="9">
+        <v>583.0</v>
+      </c>
+      <c r="F53" s="6"/>
+      <c r="G53" s="9">
+        <f>E53*F53</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="C54" s="14"/>
+      <c r="E54" s="7"/>
+      <c r="G54" s="7"/>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="C52" s="15" t="s">
+      <c r="B55" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="D52" s="4" t="s">
+      <c r="C55" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="E52" s="10" t="s">
+      <c r="D55" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F52" s="4" t="s">
+      <c r="E55" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="G52" s="8" t="s">
+      <c r="F55" s="4" t="s">
         <v>16</v>
       </c>
-    </row>
-[...51 lines deleted...]
-      <c r="C56" s="16" t="s">
+      <c r="G55" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="12"/>
+      <c r="C56" s="14"/>
+      <c r="E56" s="7"/>
+      <c r="G56" s="7"/>
+    </row>
+    <row r="57" spans="1:7" customHeight="1" ht="80">
+      <c r="A57" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="D56" s="6" t="s">
+      <c r="B57" s="6"/>
+      <c r="C57" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="E56" s="9">
-[...9 lines deleted...]
-      <c r="A57" s="11" t="s">
+      <c r="D57" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="C57" s="14"/>
-[...30 lines deleted...]
-      <c r="G59" s="7"/>
+      <c r="E57" s="9">
+        <v>2078.0</v>
+      </c>
+      <c r="F57" s="6"/>
+      <c r="G57" s="9">
+        <f>E57*F57</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" customHeight="1" ht="80">
+      <c r="A58" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="B58" s="6"/>
+      <c r="C58" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="E58" s="9">
+        <v>2544.0</v>
+      </c>
+      <c r="F58" s="6"/>
+      <c r="G58" s="9">
+        <f>E58*F58</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" customHeight="1" ht="80">
+      <c r="A59" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="B59" s="6"/>
+      <c r="C59" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="E59" s="9">
+        <v>3604.0</v>
+      </c>
+      <c r="F59" s="6"/>
+      <c r="G59" s="9">
+        <f>E59*F59</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="60" spans="1:7" customHeight="1" ht="80">
       <c r="A60" s="13" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="B60" s="6"/>
       <c r="C60" s="16" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="E60" s="9">
-        <v>2078.0</v>
+        <v>4346.0</v>
       </c>
       <c r="F60" s="6"/>
       <c r="G60" s="9">
         <f>E60*F60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:7" customHeight="1" ht="80">
       <c r="A61" s="13" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B61" s="6"/>
       <c r="C61" s="16" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="E61" s="9">
-        <v>2544.0</v>
+        <v>4346.0</v>
       </c>
       <c r="F61" s="6"/>
       <c r="G61" s="9">
         <f>E61*F61</f>
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:7" customHeight="1" ht="80">
-[...40 lines deleted...]
-      <c r="A64" s="13" t="s">
+    <row r="62" spans="1:7">
+      <c r="A62" s="11" t="s">
         <v>116</v>
       </c>
-      <c r="B64" s="6"/>
-      <c r="C64" s="16" t="s">
+      <c r="C62" s="14"/>
+      <c r="E62" s="7"/>
+      <c r="G62" s="7"/>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C63" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E63" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F63" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="12"/>
+      <c r="C64" s="14"/>
+      <c r="E64" s="7"/>
+      <c r="G64" s="7"/>
+    </row>
+    <row r="65" spans="1:7" customHeight="1" ht="80">
+      <c r="A65" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="D64" s="6" t="s">
+      <c r="B65" s="6"/>
+      <c r="C65" s="16" t="s">
         <v>118</v>
       </c>
-      <c r="E64" s="9">
-[...9 lines deleted...]
-      <c r="A65" s="11" t="s">
+      <c r="D65" s="6" t="s">
         <v>119</v>
       </c>
-      <c r="C65" s="14"/>
-[...30 lines deleted...]
-      <c r="G67" s="7"/>
+      <c r="E65" s="9">
+        <v>945.0</v>
+      </c>
+      <c r="F65" s="6"/>
+      <c r="G65" s="9">
+        <f>E65*F65</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" customHeight="1" ht="80">
+      <c r="A66" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="B66" s="6"/>
+      <c r="C66" s="16" t="s">
+        <v>121</v>
+      </c>
+      <c r="D66" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="E66" s="9">
+        <v>945.0</v>
+      </c>
+      <c r="F66" s="6"/>
+      <c r="G66" s="9">
+        <f>E66*F66</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" customHeight="1" ht="80">
+      <c r="A67" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="B67" s="6"/>
+      <c r="C67" s="16" t="s">
+        <v>124</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="E67" s="9">
+        <v>945.0</v>
+      </c>
+      <c r="F67" s="6"/>
+      <c r="G67" s="9">
+        <f>E67*F67</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="80">
       <c r="A68" s="13" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B68" s="6"/>
       <c r="C68" s="16" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="E68" s="9">
-        <v>945.0</v>
+        <v>520.0</v>
       </c>
       <c r="F68" s="6"/>
       <c r="G68" s="9">
         <f>E68*F68</f>
         <v>0</v>
       </c>
     </row>
-    <row r="69" spans="1:7" customHeight="1" ht="80">
-[...40 lines deleted...]
-      <c r="A71" s="13" t="s">
+    <row r="69" spans="1:7">
+      <c r="A69" s="11" t="s">
         <v>129</v>
       </c>
-      <c r="B71" s="6"/>
-      <c r="C71" s="16" t="s">
+      <c r="C69" s="14"/>
+      <c r="E69" s="7"/>
+      <c r="G69" s="7"/>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C70" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D70" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E70" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F70" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="12"/>
+      <c r="C71" s="14"/>
+      <c r="E71" s="7"/>
+      <c r="G71" s="7"/>
+    </row>
+    <row r="72" spans="1:7" customHeight="1" ht="80">
+      <c r="A72" s="13" t="s">
         <v>130</v>
       </c>
-      <c r="D71" s="6" t="s">
+      <c r="B72" s="6"/>
+      <c r="C72" s="16" t="s">
         <v>131</v>
       </c>
-      <c r="E71" s="9">
-[...9 lines deleted...]
-      <c r="A72" s="11" t="s">
+      <c r="D72" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="C72" s="14"/>
-[...30 lines deleted...]
-      <c r="G74" s="7"/>
+      <c r="E72" s="9">
+        <v>901.0</v>
+      </c>
+      <c r="F72" s="6"/>
+      <c r="G72" s="9">
+        <f>E72*F72</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" customHeight="1" ht="80">
+      <c r="A73" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="B73" s="6"/>
+      <c r="C73" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="E73" s="9">
+        <v>1590.0</v>
+      </c>
+      <c r="F73" s="6"/>
+      <c r="G73" s="9">
+        <f>E73*F73</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" customHeight="1" ht="80">
+      <c r="A74" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="B74" s="6"/>
+      <c r="C74" s="16" t="s">
+        <v>137</v>
+      </c>
+      <c r="D74" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="E74" s="9">
+        <v>2805.0</v>
+      </c>
+      <c r="F74" s="6"/>
+      <c r="G74" s="9">
+        <f>E74*F74</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="75" spans="1:7" customHeight="1" ht="80">
       <c r="A75" s="13" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B75" s="6"/>
       <c r="C75" s="16" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="E75" s="9">
-        <v>901.0</v>
+        <v>2171.0</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" s="9">
         <f>E75*F75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:7" customHeight="1" ht="80">
       <c r="A76" s="13" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B76" s="6"/>
       <c r="C76" s="16" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="E76" s="9">
-        <v>1590.0</v>
+        <v>7350.0</v>
       </c>
       <c r="F76" s="6"/>
       <c r="G76" s="9">
         <f>E76*F76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:7" customHeight="1" ht="80">
       <c r="A77" s="13" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B77" s="6"/>
       <c r="C77" s="16" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="E77" s="9">
-        <v>2805.0</v>
+        <v>4515.0</v>
       </c>
       <c r="F77" s="6"/>
       <c r="G77" s="9">
         <f>E77*F77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:7" customHeight="1" ht="80">
       <c r="A78" s="13" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B78" s="6"/>
       <c r="C78" s="16" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="D78" s="6" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="E78" s="9">
-        <v>2171.0</v>
+        <v>3885.0</v>
       </c>
       <c r="F78" s="6"/>
       <c r="G78" s="9">
         <f>E78*F78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:7" customHeight="1" ht="80">
       <c r="A79" s="13" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B79" s="6"/>
       <c r="C79" s="16" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="E79" s="9">
-        <v>7350.0</v>
+        <v>2100.0</v>
       </c>
       <c r="F79" s="6"/>
       <c r="G79" s="9">
         <f>E79*F79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:7" customHeight="1" ht="80">
       <c r="A80" s="13" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="B80" s="6"/>
       <c r="C80" s="16" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="E80" s="9">
-        <v>4515.0</v>
+        <v>1260.0</v>
       </c>
       <c r="F80" s="6"/>
       <c r="G80" s="9">
         <f>E80*F80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:7" customHeight="1" ht="80">
       <c r="A81" s="13" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B81" s="6"/>
       <c r="C81" s="16" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="E81" s="9">
-        <v>3885.0</v>
+        <v>2998.0</v>
       </c>
       <c r="F81" s="6"/>
       <c r="G81" s="9">
         <f>E81*F81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:7" customHeight="1" ht="80">
       <c r="A82" s="13" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" s="16" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="D82" s="6" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="E82" s="9">
-        <v>2100.0</v>
+        <v>5995.0</v>
       </c>
       <c r="F82" s="6"/>
       <c r="G82" s="9">
         <f>E82*F82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:7" customHeight="1" ht="80">
       <c r="A83" s="13" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B83" s="6"/>
       <c r="C83" s="16" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="E83" s="9">
-        <v>1260.0</v>
+        <v>1590.0</v>
       </c>
       <c r="F83" s="6"/>
       <c r="G83" s="9">
         <f>E83*F83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:7" customHeight="1" ht="80">
       <c r="A84" s="13" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="16" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="E84" s="9">
-        <v>2998.0</v>
+        <v>1378.0</v>
       </c>
       <c r="F84" s="6"/>
       <c r="G84" s="9">
         <f>E84*F84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:7" customHeight="1" ht="80">
       <c r="A85" s="13" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" s="16" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="E85" s="9">
-        <v>5995.0</v>
+        <v>901.0</v>
       </c>
       <c r="F85" s="6"/>
       <c r="G85" s="9">
         <f>E85*F85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:7" customHeight="1" ht="80">
       <c r="A86" s="13" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" s="16" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="E86" s="9">
-        <v>1590.0</v>
+        <v>1060.0</v>
       </c>
       <c r="F86" s="6"/>
       <c r="G86" s="9">
         <f>E86*F86</f>
         <v>0</v>
       </c>
     </row>
-    <row r="87" spans="1:7" customHeight="1" ht="80">
-[...40 lines deleted...]
-      <c r="A89" s="13" t="s">
+    <row r="87" spans="1:7">
+      <c r="A87" s="11" t="s">
         <v>175</v>
       </c>
-      <c r="B89" s="6"/>
-      <c r="C89" s="16" t="s">
+      <c r="C87" s="14"/>
+      <c r="E87" s="7"/>
+      <c r="G87" s="7"/>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C88" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E88" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F88" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G88" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="12"/>
+      <c r="C89" s="14"/>
+      <c r="E89" s="7"/>
+      <c r="G89" s="7"/>
+    </row>
+    <row r="90" spans="1:7" customHeight="1" ht="80">
+      <c r="A90" s="13" t="s">
         <v>176</v>
       </c>
-      <c r="D89" s="6" t="s">
+      <c r="B90" s="6"/>
+      <c r="C90" s="16" t="s">
         <v>177</v>
       </c>
-      <c r="E89" s="9">
-[...9 lines deleted...]
-      <c r="A90" s="11" t="s">
+      <c r="D90" s="6" t="s">
         <v>178</v>
       </c>
-      <c r="C90" s="14"/>
-[...30 lines deleted...]
-      <c r="G92" s="7"/>
+      <c r="E90" s="9">
+        <v>827.0</v>
+      </c>
+      <c r="F90" s="6"/>
+      <c r="G90" s="9">
+        <f>E90*F90</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" customHeight="1" ht="80">
+      <c r="A91" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="B91" s="6"/>
+      <c r="C91" s="16" t="s">
+        <v>180</v>
+      </c>
+      <c r="D91" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="E91" s="9">
+        <v>530.0</v>
+      </c>
+      <c r="F91" s="6"/>
+      <c r="G91" s="9">
+        <f>E91*F91</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" customHeight="1" ht="80">
+      <c r="A92" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="B92" s="6"/>
+      <c r="C92" s="16" t="s">
+        <v>183</v>
+      </c>
+      <c r="D92" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="E92" s="9">
+        <v>403.0</v>
+      </c>
+      <c r="F92" s="6"/>
+      <c r="G92" s="9">
+        <f>E92*F92</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="93" spans="1:7" customHeight="1" ht="80">
       <c r="A93" s="13" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="B93" s="6"/>
       <c r="C93" s="16" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="E93" s="9">
-        <v>827.0</v>
+        <v>1039.0</v>
       </c>
       <c r="F93" s="6"/>
       <c r="G93" s="9">
         <f>E93*F93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:7" customHeight="1" ht="80">
       <c r="A94" s="13" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="B94" s="6"/>
       <c r="C94" s="16" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="E94" s="9">
-        <v>530.0</v>
+        <v>1039.0</v>
       </c>
       <c r="F94" s="6"/>
       <c r="G94" s="9">
         <f>E94*F94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:7" customHeight="1" ht="80">
       <c r="A95" s="13" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="B95" s="6"/>
       <c r="C95" s="16" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="D95" s="6" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="E95" s="9">
-        <v>403.0</v>
+        <v>1463.0</v>
       </c>
       <c r="F95" s="6"/>
       <c r="G95" s="9">
         <f>E95*F95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:7" customHeight="1" ht="80">
       <c r="A96" s="13" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="B96" s="6"/>
       <c r="C96" s="16" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="E96" s="9">
-        <v>1039.0</v>
+        <v>308.0</v>
       </c>
       <c r="F96" s="6"/>
       <c r="G96" s="9">
         <f>E96*F96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:7" customHeight="1" ht="80">
       <c r="A97" s="13" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="B97" s="6"/>
       <c r="C97" s="16" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="E97" s="9">
-        <v>1039.0</v>
+        <v>403.0</v>
       </c>
       <c r="F97" s="6"/>
       <c r="G97" s="9">
         <f>E97*F97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:7" customHeight="1" ht="80">
       <c r="A98" s="13" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B98" s="6"/>
       <c r="C98" s="16" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="D98" s="6" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="E98" s="9">
-        <v>1463.0</v>
+        <v>191.0</v>
       </c>
       <c r="F98" s="6"/>
       <c r="G98" s="9">
         <f>E98*F98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:7" customHeight="1" ht="80">
       <c r="A99" s="13" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="B99" s="6"/>
       <c r="C99" s="16" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="D99" s="6" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="E99" s="9">
-        <v>308.0</v>
+        <v>191.0</v>
       </c>
       <c r="F99" s="6"/>
       <c r="G99" s="9">
         <f>E99*F99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:7" customHeight="1" ht="80">
       <c r="A100" s="13" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="B100" s="6"/>
       <c r="C100" s="16" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="D100" s="6" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="E100" s="9">
-        <v>403.0</v>
+        <v>945.0</v>
       </c>
       <c r="F100" s="6"/>
       <c r="G100" s="9">
         <f>E100*F100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:7" customHeight="1" ht="80">
       <c r="A101" s="13" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B101" s="6"/>
       <c r="C101" s="16" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="E101" s="9">
-        <v>191.0</v>
+        <v>1155.0</v>
       </c>
       <c r="F101" s="6"/>
       <c r="G101" s="9">
         <f>E101*F101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:7" customHeight="1" ht="80">
       <c r="A102" s="13" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="B102" s="6"/>
       <c r="C102" s="16" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="E102" s="9">
-        <v>191.0</v>
+        <v>8820.0</v>
       </c>
       <c r="F102" s="6"/>
       <c r="G102" s="9">
         <f>E102*F102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:7" customHeight="1" ht="80">
       <c r="A103" s="13" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="B103" s="6"/>
       <c r="C103" s="16" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="D103" s="6" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="E103" s="9">
         <v>945.0</v>
       </c>
       <c r="F103" s="6"/>
       <c r="G103" s="9">
         <f>E103*F103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:7" customHeight="1" ht="80">
       <c r="A104" s="13" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="B104" s="6"/>
       <c r="C104" s="16" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="E104" s="9">
-        <v>1155.0</v>
+        <v>435.0</v>
       </c>
       <c r="F104" s="6"/>
       <c r="G104" s="9">
         <f>E104*F104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:7" customHeight="1" ht="80">
       <c r="A105" s="13" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="B105" s="6"/>
       <c r="C105" s="16" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="D105" s="6" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="E105" s="9">
-        <v>8820.0</v>
+        <v>394.0</v>
       </c>
       <c r="F105" s="6"/>
       <c r="G105" s="9">
         <f>E105*F105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="80">
       <c r="A106" s="13" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B106" s="6"/>
       <c r="C106" s="16" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="D106" s="6" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="E106" s="9">
-        <v>945.0</v>
+        <v>1345.0</v>
       </c>
       <c r="F106" s="6"/>
       <c r="G106" s="9">
         <f>E106*F106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="80">
       <c r="A107" s="13" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="B107" s="6"/>
       <c r="C107" s="16" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="D107" s="6" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="E107" s="9">
-        <v>435.0</v>
+        <v>583.0</v>
       </c>
       <c r="F107" s="6"/>
       <c r="G107" s="9">
         <f>E107*F107</f>
         <v>0</v>
       </c>
     </row>
-    <row r="108" spans="1:7" customHeight="1" ht="80">
-[...40 lines deleted...]
-      <c r="A110" s="13" t="s">
+    <row r="108" spans="1:7">
+      <c r="A108" s="11" t="s">
         <v>230</v>
       </c>
-      <c r="B110" s="6"/>
-      <c r="C110" s="16" t="s">
+      <c r="C108" s="14"/>
+      <c r="E108" s="7"/>
+      <c r="G108" s="7"/>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C109" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D109" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E109" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F109" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G109" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" s="12"/>
+      <c r="C110" s="14"/>
+      <c r="E110" s="7"/>
+      <c r="G110" s="7"/>
+    </row>
+    <row r="111" spans="1:7" customHeight="1" ht="80">
+      <c r="A111" s="13" t="s">
         <v>231</v>
       </c>
-      <c r="D110" s="6" t="s">
+      <c r="B111" s="6"/>
+      <c r="C111" s="16" t="s">
         <v>232</v>
       </c>
-      <c r="E110" s="9">
-[...9 lines deleted...]
-      <c r="A111" s="11" t="s">
+      <c r="D111" s="6" t="s">
         <v>233</v>
       </c>
-      <c r="C111" s="14"/>
-[...23 lines deleted...]
-        <v>16</v>
+      <c r="E111" s="9">
+        <v>403.0</v>
+      </c>
+      <c r="F111" s="6"/>
+      <c r="G111" s="9">
+        <f>E111*F111</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" customHeight="1" ht="80">
+      <c r="A112" s="13" t="s">
+        <v>234</v>
+      </c>
+      <c r="B112" s="6"/>
+      <c r="C112" s="16" t="s">
+        <v>235</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="E112" s="9">
+        <v>1260.0</v>
+      </c>
+      <c r="F112" s="6"/>
+      <c r="G112" s="9">
+        <f>E112*F112</f>
+        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:7">
-      <c r="A113" s="12"/>
+      <c r="A113" s="11" t="s">
+        <v>237</v>
+      </c>
       <c r="C113" s="14"/>
       <c r="E113" s="7"/>
       <c r="G113" s="7"/>
     </row>
-    <row r="114" spans="1:7" customHeight="1" ht="80">
-[...24 lines deleted...]
-      <c r="C115" s="16" t="s">
+    <row r="114" spans="1:7">
+      <c r="A114" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C114" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E114" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F114" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G114" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115" s="12"/>
+      <c r="C115" s="14"/>
+      <c r="E115" s="7"/>
+      <c r="G115" s="7"/>
+    </row>
+    <row r="116" spans="1:7" customHeight="1" ht="80">
+      <c r="A116" s="13" t="s">
         <v>238</v>
       </c>
-      <c r="D115" s="6" t="s">
+      <c r="B116" s="6"/>
+      <c r="C116" s="16" t="s">
         <v>239</v>
       </c>
-      <c r="E115" s="9">
-[...9 lines deleted...]
-      <c r="A116" s="11" t="s">
+      <c r="D116" s="6" t="s">
         <v>240</v>
       </c>
-      <c r="C116" s="14"/>
-[...30 lines deleted...]
-      <c r="G118" s="7"/>
+      <c r="E116" s="9">
+        <v>1060.0</v>
+      </c>
+      <c r="F116" s="6"/>
+      <c r="G116" s="9">
+        <f>E116*F116</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" customHeight="1" ht="80">
+      <c r="A117" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="B117" s="6"/>
+      <c r="C117" s="16" t="s">
+        <v>242</v>
+      </c>
+      <c r="D117" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="E117" s="9">
+        <v>594.0</v>
+      </c>
+      <c r="F117" s="6"/>
+      <c r="G117" s="9">
+        <f>E117*F117</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" customHeight="1" ht="80">
+      <c r="A118" s="13" t="s">
+        <v>244</v>
+      </c>
+      <c r="B118" s="6"/>
+      <c r="C118" s="16" t="s">
+        <v>245</v>
+      </c>
+      <c r="D118" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="E118" s="9">
+        <v>1060.0</v>
+      </c>
+      <c r="F118" s="6"/>
+      <c r="G118" s="9">
+        <f>E118*F118</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="119" spans="1:7" customHeight="1" ht="80">
       <c r="A119" s="13" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="B119" s="6"/>
       <c r="C119" s="16" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="D119" s="6" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E119" s="9">
-        <v>1060.0</v>
+        <v>1378.0</v>
       </c>
       <c r="F119" s="6"/>
       <c r="G119" s="9">
         <f>E119*F119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:7" customHeight="1" ht="80">
       <c r="A120" s="13" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="B120" s="6"/>
       <c r="C120" s="16" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="D120" s="6" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="E120" s="9">
-        <v>594.0</v>
+        <v>1631.0</v>
       </c>
       <c r="F120" s="6"/>
       <c r="G120" s="9">
         <f>E120*F120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:7" customHeight="1" ht="80">
       <c r="A121" s="13" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="B121" s="6"/>
       <c r="C121" s="16" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="D121" s="6" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="E121" s="9">
-        <v>1060.0</v>
+        <v>1500.0</v>
       </c>
       <c r="F121" s="6"/>
       <c r="G121" s="9">
         <f>E121*F121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:7" customHeight="1" ht="80">
       <c r="A122" s="13" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="B122" s="6"/>
       <c r="C122" s="16" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="D122" s="6" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="E122" s="9">
-        <v>1378.0</v>
+        <v>1645.0</v>
       </c>
       <c r="F122" s="6"/>
       <c r="G122" s="9">
         <f>E122*F122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:7" customHeight="1" ht="80">
       <c r="A123" s="13" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="B123" s="6"/>
       <c r="C123" s="16" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="D123" s="6" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="E123" s="9">
-        <v>1631.0</v>
+        <v>1645.0</v>
       </c>
       <c r="F123" s="6"/>
       <c r="G123" s="9">
         <f>E123*F123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:7" customHeight="1" ht="80">
       <c r="A124" s="13" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="B124" s="6"/>
       <c r="C124" s="16" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="D124" s="6" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="E124" s="9">
-        <v>1500.0</v>
+        <v>1645.0</v>
       </c>
       <c r="F124" s="6"/>
       <c r="G124" s="9">
         <f>E124*F124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:7" customHeight="1" ht="80">
       <c r="A125" s="13" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="B125" s="6"/>
       <c r="C125" s="16" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="D125" s="6" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="E125" s="9">
         <v>1645.0</v>
       </c>
       <c r="F125" s="6"/>
       <c r="G125" s="9">
         <f>E125*F125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:7" customHeight="1" ht="80">
       <c r="A126" s="13" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="B126" s="6"/>
       <c r="C126" s="16" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="D126" s="6" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="E126" s="9">
         <v>1645.0</v>
       </c>
       <c r="F126" s="6"/>
       <c r="G126" s="9">
         <f>E126*F126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:7" customHeight="1" ht="80">
       <c r="A127" s="13" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="B127" s="6"/>
       <c r="C127" s="16" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="D127" s="6" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="E127" s="9">
-        <v>1645.0</v>
+        <v>2350.0</v>
       </c>
       <c r="F127" s="6"/>
       <c r="G127" s="9">
         <f>E127*F127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:7" customHeight="1" ht="80">
       <c r="A128" s="13" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="B128" s="6"/>
       <c r="C128" s="16" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="D128" s="6" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="E128" s="9">
-        <v>1645.0</v>
+        <v>1378.0</v>
       </c>
       <c r="F128" s="6"/>
       <c r="G128" s="9">
         <f>E128*F128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:7" customHeight="1" ht="80">
       <c r="A129" s="13" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="B129" s="6"/>
       <c r="C129" s="16" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="D129" s="6" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="E129" s="9">
-        <v>1645.0</v>
+        <v>2900.0</v>
       </c>
       <c r="F129" s="6"/>
       <c r="G129" s="9">
         <f>E129*F129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:7" customHeight="1" ht="80">
       <c r="A130" s="13" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="B130" s="6"/>
       <c r="C130" s="16" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="D130" s="6" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="E130" s="9">
-        <v>2350.0</v>
+        <v>2900.0</v>
       </c>
       <c r="F130" s="6"/>
       <c r="G130" s="9">
         <f>E130*F130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:7" customHeight="1" ht="80">
       <c r="A131" s="13" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="B131" s="6"/>
       <c r="C131" s="16" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="D131" s="6" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="E131" s="9">
-        <v>1378.0</v>
+        <v>2900.0</v>
       </c>
       <c r="F131" s="6"/>
       <c r="G131" s="9">
         <f>E131*F131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:7" customHeight="1" ht="80">
       <c r="A132" s="13" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B132" s="6"/>
       <c r="C132" s="16" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="E132" s="9">
         <v>2900.0</v>
       </c>
       <c r="F132" s="6"/>
       <c r="G132" s="9">
         <f>E132*F132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:7" customHeight="1" ht="80">
       <c r="A133" s="13" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="B133" s="6"/>
       <c r="C133" s="16" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="D133" s="6" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="E133" s="9">
         <v>2900.0</v>
       </c>
       <c r="F133" s="6"/>
       <c r="G133" s="9">
         <f>E133*F133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:7" customHeight="1" ht="80">
       <c r="A134" s="13" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="B134" s="6"/>
       <c r="C134" s="16" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="E134" s="9">
         <v>2900.0</v>
       </c>
       <c r="F134" s="6"/>
       <c r="G134" s="9">
         <f>E134*F134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:7" customHeight="1" ht="80">
       <c r="A135" s="13" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="B135" s="6"/>
       <c r="C135" s="16" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="D135" s="6" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="E135" s="9">
-        <v>2900.0</v>
+        <v>2171.0</v>
       </c>
       <c r="F135" s="6"/>
       <c r="G135" s="9">
         <f>E135*F135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:7" customHeight="1" ht="80">
       <c r="A136" s="13" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="B136" s="6"/>
       <c r="C136" s="16" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="D136" s="6" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="E136" s="9">
-        <v>2900.0</v>
+        <v>384.0</v>
       </c>
       <c r="F136" s="6"/>
       <c r="G136" s="9">
         <f>E136*F136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:7" customHeight="1" ht="80">
       <c r="A137" s="13" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="B137" s="6"/>
       <c r="C137" s="16" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="E137" s="9">
-        <v>2900.0</v>
+        <v>4305.0</v>
       </c>
       <c r="F137" s="6"/>
       <c r="G137" s="9">
         <f>E137*F137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:7" customHeight="1" ht="80">
       <c r="A138" s="13" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="B138" s="6"/>
       <c r="C138" s="16" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="D138" s="6" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="E138" s="9">
-        <v>2171.0</v>
+        <v>4305.0</v>
       </c>
       <c r="F138" s="6"/>
       <c r="G138" s="9">
         <f>E138*F138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:7" customHeight="1" ht="80">
       <c r="A139" s="13" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="B139" s="6"/>
       <c r="C139" s="16" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="D139" s="6" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="E139" s="9">
-        <v>384.0</v>
+        <v>4305.0</v>
       </c>
       <c r="F139" s="6"/>
       <c r="G139" s="9">
         <f>E139*F139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:7" customHeight="1" ht="80">
       <c r="A140" s="13" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B140" s="6"/>
       <c r="C140" s="16" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="D140" s="6" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="E140" s="9">
-        <v>4305.0</v>
+        <v>1260.0</v>
       </c>
       <c r="F140" s="6"/>
       <c r="G140" s="9">
         <f>E140*F140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:7" customHeight="1" ht="80">
       <c r="A141" s="13" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="B141" s="6"/>
       <c r="C141" s="16" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="D141" s="6" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="E141" s="9">
-        <v>4305.0</v>
+        <v>4830.0</v>
       </c>
       <c r="F141" s="6"/>
       <c r="G141" s="9">
         <f>E141*F141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:7" customHeight="1" ht="80">
       <c r="A142" s="13" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="B142" s="6"/>
       <c r="C142" s="16" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="D142" s="6" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E142" s="9">
-        <v>4305.0</v>
+        <v>5040.0</v>
       </c>
       <c r="F142" s="6"/>
       <c r="G142" s="9">
         <f>E142*F142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:7" customHeight="1" ht="80">
       <c r="A143" s="13" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="B143" s="6"/>
       <c r="C143" s="16" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="D143" s="6" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="E143" s="9">
-        <v>1260.0</v>
+        <v>5670.0</v>
       </c>
       <c r="F143" s="6"/>
       <c r="G143" s="9">
         <f>E143*F143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:7" customHeight="1" ht="80">
       <c r="A144" s="13" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="B144" s="6"/>
       <c r="C144" s="16" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="D144" s="6" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="E144" s="9">
-        <v>4830.0</v>
+        <v>6405.0</v>
       </c>
       <c r="F144" s="6"/>
       <c r="G144" s="9">
         <f>E144*F144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:7" customHeight="1" ht="80">
       <c r="A145" s="13" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="B145" s="6"/>
       <c r="C145" s="16" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="D145" s="6" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="E145" s="9">
         <v>5040.0</v>
       </c>
       <c r="F145" s="6"/>
       <c r="G145" s="9">
         <f>E145*F145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:7" customHeight="1" ht="80">
       <c r="A146" s="13" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="B146" s="6"/>
       <c r="C146" s="16" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="D146" s="6" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="E146" s="9">
-        <v>5670.0</v>
+        <v>5460.0</v>
       </c>
       <c r="F146" s="6"/>
       <c r="G146" s="9">
         <f>E146*F146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:7" customHeight="1" ht="80">
       <c r="A147" s="13" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="B147" s="6"/>
       <c r="C147" s="16" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="D147" s="6" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="E147" s="9">
-        <v>6405.0</v>
+        <v>5985.0</v>
       </c>
       <c r="F147" s="6"/>
       <c r="G147" s="9">
         <f>E147*F147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:7" customHeight="1" ht="80">
       <c r="A148" s="13" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="B148" s="6"/>
       <c r="C148" s="16" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="D148" s="6" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="E148" s="9">
         <v>5040.0</v>
       </c>
       <c r="F148" s="6"/>
       <c r="G148" s="9">
         <f>E148*F148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:7" customHeight="1" ht="80">
       <c r="A149" s="13" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="B149" s="6"/>
       <c r="C149" s="16" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="D149" s="6" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="E149" s="9">
         <v>5460.0</v>
       </c>
       <c r="F149" s="6"/>
       <c r="G149" s="9">
         <f>E149*F149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:7" customHeight="1" ht="80">
       <c r="A150" s="13" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="B150" s="6"/>
       <c r="C150" s="16" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="D150" s="6" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="E150" s="9">
         <v>5985.0</v>
       </c>
       <c r="F150" s="6"/>
       <c r="G150" s="9">
         <f>E150*F150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:7" customHeight="1" ht="80">
       <c r="A151" s="13" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="B151" s="6"/>
       <c r="C151" s="16" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="D151" s="6" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="E151" s="9">
         <v>5040.0</v>
       </c>
       <c r="F151" s="6"/>
       <c r="G151" s="9">
         <f>E151*F151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:7" customHeight="1" ht="80">
       <c r="A152" s="13" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="B152" s="6"/>
       <c r="C152" s="16" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="D152" s="6" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="E152" s="9">
         <v>5460.0</v>
       </c>
       <c r="F152" s="6"/>
       <c r="G152" s="9">
         <f>E152*F152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:7" customHeight="1" ht="80">
       <c r="A153" s="13" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="B153" s="6"/>
       <c r="C153" s="16" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="D153" s="6" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="E153" s="9">
         <v>5985.0</v>
       </c>
       <c r="F153" s="6"/>
       <c r="G153" s="9">
         <f>E153*F153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:7" customHeight="1" ht="80">
       <c r="A154" s="13" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="B154" s="6"/>
       <c r="C154" s="16" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="D154" s="6" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="E154" s="9">
         <v>5040.0</v>
       </c>
       <c r="F154" s="6"/>
       <c r="G154" s="9">
         <f>E154*F154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:7" customHeight="1" ht="80">
       <c r="A155" s="13" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="B155" s="6"/>
       <c r="C155" s="16" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="E155" s="9">
         <v>5460.0</v>
       </c>
       <c r="F155" s="6"/>
       <c r="G155" s="9">
         <f>E155*F155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:7" customHeight="1" ht="80">
       <c r="A156" s="13" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="B156" s="6"/>
       <c r="C156" s="16" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="D156" s="6" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="E156" s="9">
         <v>5985.0</v>
       </c>
       <c r="F156" s="6"/>
       <c r="G156" s="9">
         <f>E156*F156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:7" customHeight="1" ht="80">
       <c r="A157" s="13" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="B157" s="6"/>
       <c r="C157" s="16" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="D157" s="6" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="E157" s="9">
         <v>5040.0</v>
       </c>
       <c r="F157" s="6"/>
       <c r="G157" s="9">
         <f>E157*F157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:7" customHeight="1" ht="80">
       <c r="A158" s="13" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="B158" s="6"/>
       <c r="C158" s="16" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D158" s="6" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="E158" s="9">
         <v>5460.0</v>
       </c>
       <c r="F158" s="6"/>
       <c r="G158" s="9">
         <f>E158*F158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:7" customHeight="1" ht="80">
       <c r="A159" s="13" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="B159" s="6"/>
       <c r="C159" s="16" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="D159" s="6" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="E159" s="9">
         <v>5985.0</v>
       </c>
       <c r="F159" s="6"/>
       <c r="G159" s="9">
         <f>E159*F159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:7" customHeight="1" ht="80">
       <c r="A160" s="13" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="B160" s="6"/>
       <c r="C160" s="16" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="D160" s="6" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E160" s="9">
-        <v>5040.0</v>
+        <v>1643.0</v>
       </c>
       <c r="F160" s="6"/>
       <c r="G160" s="9">
         <f>E160*F160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:7" customHeight="1" ht="80">
       <c r="A161" s="13" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="B161" s="6"/>
       <c r="C161" s="16" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="D161" s="6" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="E161" s="9">
-        <v>5460.0</v>
+        <v>1219.0</v>
       </c>
       <c r="F161" s="6"/>
       <c r="G161" s="9">
         <f>E161*F161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:7" customHeight="1" ht="80">
       <c r="A162" s="13" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="B162" s="6"/>
       <c r="C162" s="16" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="D162" s="6" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="E162" s="9">
-        <v>5985.0</v>
+        <v>1696.0</v>
       </c>
       <c r="F162" s="6"/>
       <c r="G162" s="9">
         <f>E162*F162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:7" customHeight="1" ht="80">
       <c r="A163" s="13" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="16" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="D163" s="6" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="E163" s="9">
-        <v>1643.0</v>
+        <v>1590.0</v>
       </c>
       <c r="F163" s="6"/>
       <c r="G163" s="9">
         <f>E163*F163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:7" customHeight="1" ht="80">
       <c r="A164" s="13" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="B164" s="6"/>
       <c r="C164" s="16" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="D164" s="6" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="E164" s="9">
-        <v>1219.0</v>
+        <v>1484.0</v>
       </c>
       <c r="F164" s="6"/>
       <c r="G164" s="9">
         <f>E164*F164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:7" customHeight="1" ht="80">
       <c r="A165" s="13" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="B165" s="6"/>
       <c r="C165" s="16" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="D165" s="6" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="E165" s="9">
-        <v>1696.0</v>
+        <v>1590.0</v>
       </c>
       <c r="F165" s="6"/>
       <c r="G165" s="9">
         <f>E165*F165</f>
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:7" customHeight="1" ht="80">
       <c r="A166" s="13" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="B166" s="6"/>
       <c r="C166" s="16" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="D166" s="6" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="E166" s="9">
         <v>1590.0</v>
       </c>
       <c r="F166" s="6"/>
       <c r="G166" s="9">
         <f>E166*F166</f>
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:7" customHeight="1" ht="80">
       <c r="A167" s="13" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B167" s="6"/>
       <c r="C167" s="16" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="D167" s="6" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="E167" s="9">
         <v>1484.0</v>
       </c>
       <c r="F167" s="6"/>
       <c r="G167" s="9">
         <f>E167*F167</f>
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:7" customHeight="1" ht="80">
       <c r="A168" s="13" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="B168" s="6"/>
       <c r="C168" s="16" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="D168" s="6" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="E168" s="9">
-        <v>1590.0</v>
+        <v>1325.0</v>
       </c>
       <c r="F168" s="6"/>
       <c r="G168" s="9">
         <f>E168*F168</f>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:7" customHeight="1" ht="80">
       <c r="A169" s="13" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B169" s="6"/>
       <c r="C169" s="16" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="D169" s="6" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="E169" s="9">
-        <v>1590.0</v>
+        <v>2110.0</v>
       </c>
       <c r="F169" s="6"/>
       <c r="G169" s="9">
         <f>E169*F169</f>
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:7" customHeight="1" ht="80">
       <c r="A170" s="13" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="B170" s="6"/>
       <c r="C170" s="16" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="D170" s="6" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="E170" s="9">
-        <v>1484.0</v>
+        <v>1792.0</v>
       </c>
       <c r="F170" s="6"/>
       <c r="G170" s="9">
         <f>E170*F170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:7" customHeight="1" ht="80">
       <c r="A171" s="13" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="B171" s="6"/>
       <c r="C171" s="16" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="D171" s="6" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="E171" s="9">
-        <v>1325.0</v>
+        <v>1166.0</v>
       </c>
       <c r="F171" s="6"/>
       <c r="G171" s="9">
         <f>E171*F171</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:7" customHeight="1" ht="80">
       <c r="A172" s="13" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="B172" s="6"/>
       <c r="C172" s="16" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="D172" s="6" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="E172" s="9">
-        <v>2110.0</v>
+        <v>1792.0</v>
       </c>
       <c r="F172" s="6"/>
       <c r="G172" s="9">
         <f>E172*F172</f>
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:7" customHeight="1" ht="80">
       <c r="A173" s="13" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="B173" s="6"/>
       <c r="C173" s="16" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="D173" s="6" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="E173" s="9">
-        <v>1792.0</v>
+        <v>1686.0</v>
       </c>
       <c r="F173" s="6"/>
       <c r="G173" s="9">
         <f>E173*F173</f>
         <v>0</v>
       </c>
     </row>
-    <row r="174" spans="1:7" customHeight="1" ht="80">
-[...40 lines deleted...]
-      <c r="A176" s="13" t="s">
+    <row r="174" spans="1:7">
+      <c r="A174" s="11" t="s">
         <v>412</v>
       </c>
-      <c r="B176" s="6"/>
-      <c r="C176" s="16" t="s">
+      <c r="C174" s="14"/>
+      <c r="E174" s="7"/>
+      <c r="G174" s="7"/>
+    </row>
+    <row r="175" spans="1:7">
+      <c r="A175" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C175" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D175" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E175" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F175" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G175" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7">
+      <c r="A176" s="12"/>
+      <c r="C176" s="14"/>
+      <c r="E176" s="7"/>
+      <c r="G176" s="7"/>
+    </row>
+    <row r="177" spans="1:7" customHeight="1" ht="80">
+      <c r="A177" s="13" t="s">
         <v>413</v>
       </c>
-      <c r="D176" s="6" t="s">
+      <c r="B177" s="6"/>
+      <c r="C177" s="16" t="s">
         <v>414</v>
       </c>
-      <c r="E176" s="9">
-[...9 lines deleted...]
-      <c r="A177" s="11" t="s">
+      <c r="D177" s="6" t="s">
         <v>415</v>
       </c>
-      <c r="C177" s="14"/>
-[...30 lines deleted...]
-      <c r="G179" s="7"/>
+      <c r="E177" s="9">
+        <v>8190.0</v>
+      </c>
+      <c r="F177" s="6"/>
+      <c r="G177" s="9">
+        <f>E177*F177</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" customHeight="1" ht="80">
+      <c r="A178" s="13" t="s">
+        <v>416</v>
+      </c>
+      <c r="B178" s="6"/>
+      <c r="C178" s="16" t="s">
+        <v>417</v>
+      </c>
+      <c r="D178" s="6" t="s">
+        <v>418</v>
+      </c>
+      <c r="E178" s="9">
+        <v>6300.0</v>
+      </c>
+      <c r="F178" s="6"/>
+      <c r="G178" s="9">
+        <f>E178*F178</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" customHeight="1" ht="80">
+      <c r="A179" s="13" t="s">
+        <v>419</v>
+      </c>
+      <c r="B179" s="6"/>
+      <c r="C179" s="16" t="s">
+        <v>420</v>
+      </c>
+      <c r="D179" s="6" t="s">
+        <v>421</v>
+      </c>
+      <c r="E179" s="9">
+        <v>2110.0</v>
+      </c>
+      <c r="F179" s="6"/>
+      <c r="G179" s="9">
+        <f>E179*F179</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="180" spans="1:7" customHeight="1" ht="80">
       <c r="A180" s="13" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="B180" s="6"/>
       <c r="C180" s="16" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D180" s="6" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="E180" s="9">
-        <v>8190.0</v>
+        <v>4230.0</v>
       </c>
       <c r="F180" s="6"/>
       <c r="G180" s="9">
         <f>E180*F180</f>
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:7" customHeight="1" ht="80">
       <c r="A181" s="13" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="B181" s="6"/>
       <c r="C181" s="16" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="D181" s="6" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="E181" s="9">
-        <v>6300.0</v>
+        <v>1898.0</v>
       </c>
       <c r="F181" s="6"/>
       <c r="G181" s="9">
         <f>E181*F181</f>
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:7" customHeight="1" ht="80">
       <c r="A182" s="13" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="B182" s="6"/>
       <c r="C182" s="16" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="D182" s="6" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="E182" s="9">
-        <v>2110.0</v>
+        <v>3170.0</v>
       </c>
       <c r="F182" s="6"/>
       <c r="G182" s="9">
         <f>E182*F182</f>
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:7" customHeight="1" ht="80">
       <c r="A183" s="13" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="B183" s="6"/>
       <c r="C183" s="16" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="D183" s="6" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="E183" s="9">
-        <v>4230.0</v>
+        <v>7738.0</v>
       </c>
       <c r="F183" s="6"/>
       <c r="G183" s="9">
         <f>E183*F183</f>
         <v>0</v>
       </c>
     </row>
-    <row r="184" spans="1:7" customHeight="1" ht="80">
-[...40 lines deleted...]
-      <c r="A186" s="13" t="s">
+    <row r="184" spans="1:7">
+      <c r="A184" s="11" t="s">
         <v>434</v>
       </c>
-      <c r="B186" s="6"/>
-      <c r="C186" s="16" t="s">
+      <c r="C184" s="14"/>
+      <c r="E184" s="7"/>
+      <c r="G184" s="7"/>
+    </row>
+    <row r="185" spans="1:7">
+      <c r="A185" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C185" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D185" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E185" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F185" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G185" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7">
+      <c r="A186" s="12"/>
+      <c r="C186" s="14"/>
+      <c r="E186" s="7"/>
+      <c r="G186" s="7"/>
+    </row>
+    <row r="187" spans="1:7" customHeight="1" ht="80">
+      <c r="A187" s="13" t="s">
         <v>435</v>
       </c>
-      <c r="D186" s="6" t="s">
+      <c r="B187" s="6"/>
+      <c r="C187" s="16" t="s">
         <v>436</v>
       </c>
-      <c r="E186" s="9">
-[...9 lines deleted...]
-      <c r="A187" s="11" t="s">
+      <c r="D187" s="6" t="s">
         <v>437</v>
       </c>
-      <c r="C187" s="14"/>
-[...30 lines deleted...]
-      <c r="G189" s="7"/>
+      <c r="E187" s="9">
+        <v>6880.0</v>
+      </c>
+      <c r="F187" s="6"/>
+      <c r="G187" s="9">
+        <f>E187*F187</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" customHeight="1" ht="80">
+      <c r="A188" s="13" t="s">
+        <v>438</v>
+      </c>
+      <c r="B188" s="6"/>
+      <c r="C188" s="16" t="s">
+        <v>439</v>
+      </c>
+      <c r="D188" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="E188" s="9">
+        <v>8470.0</v>
+      </c>
+      <c r="F188" s="6"/>
+      <c r="G188" s="9">
+        <f>E188*F188</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" customHeight="1" ht="80">
+      <c r="A189" s="13" t="s">
+        <v>441</v>
+      </c>
+      <c r="B189" s="6"/>
+      <c r="C189" s="16" t="s">
+        <v>442</v>
+      </c>
+      <c r="D189" s="6" t="s">
+        <v>443</v>
+      </c>
+      <c r="E189" s="9">
+        <v>16500.0</v>
+      </c>
+      <c r="F189" s="6"/>
+      <c r="G189" s="9">
+        <f>E189*F189</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="190" spans="1:7" customHeight="1" ht="80">
       <c r="A190" s="13" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="B190" s="6"/>
       <c r="C190" s="16" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="D190" s="6" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="E190" s="9">
-        <v>6880.0</v>
+        <v>24592.0</v>
       </c>
       <c r="F190" s="6"/>
       <c r="G190" s="9">
         <f>E190*F190</f>
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:7" customHeight="1" ht="80">
       <c r="A191" s="13" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="B191" s="6"/>
       <c r="C191" s="16" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="D191" s="6" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="E191" s="9">
-        <v>8470.0</v>
+        <v>24592.0</v>
       </c>
       <c r="F191" s="6"/>
       <c r="G191" s="9">
         <f>E191*F191</f>
         <v>0</v>
       </c>
     </row>
-    <row r="192" spans="1:7" customHeight="1" ht="80">
-[...40 lines deleted...]
-      <c r="A194" s="13" t="s">
+    <row r="192" spans="1:7">
+      <c r="A192" s="11" t="s">
         <v>450</v>
       </c>
-      <c r="B194" s="6"/>
-      <c r="C194" s="16" t="s">
+      <c r="C192" s="14"/>
+      <c r="E192" s="7"/>
+      <c r="G192" s="7"/>
+    </row>
+    <row r="193" spans="1:7">
+      <c r="A193" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C193" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D193" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E193" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F193" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G193" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7">
+      <c r="A194" s="12"/>
+      <c r="C194" s="14"/>
+      <c r="E194" s="7"/>
+      <c r="G194" s="7"/>
+    </row>
+    <row r="195" spans="1:7" customHeight="1" ht="80">
+      <c r="A195" s="13" t="s">
         <v>451</v>
       </c>
-      <c r="D194" s="6" t="s">
+      <c r="B195" s="6"/>
+      <c r="C195" s="16" t="s">
         <v>452</v>
       </c>
-      <c r="E194" s="9">
-[...9 lines deleted...]
-      <c r="A195" s="11" t="s">
+      <c r="D195" s="6" t="s">
         <v>453</v>
       </c>
-      <c r="C195" s="14"/>
-[...30 lines deleted...]
-      <c r="G197" s="7"/>
+      <c r="E195" s="9">
+        <v>14628.0</v>
+      </c>
+      <c r="F195" s="6"/>
+      <c r="G195" s="9">
+        <f>E195*F195</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" customHeight="1" ht="80">
+      <c r="A196" s="13" t="s">
+        <v>454</v>
+      </c>
+      <c r="B196" s="6"/>
+      <c r="C196" s="16" t="s">
+        <v>455</v>
+      </c>
+      <c r="D196" s="6" t="s">
+        <v>456</v>
+      </c>
+      <c r="E196" s="9">
+        <v>15476.0</v>
+      </c>
+      <c r="F196" s="6"/>
+      <c r="G196" s="9">
+        <f>E196*F196</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" customHeight="1" ht="80">
+      <c r="A197" s="13" t="s">
+        <v>457</v>
+      </c>
+      <c r="B197" s="6"/>
+      <c r="C197" s="16" t="s">
+        <v>458</v>
+      </c>
+      <c r="D197" s="6" t="s">
+        <v>459</v>
+      </c>
+      <c r="E197" s="9">
+        <v>954.0</v>
+      </c>
+      <c r="F197" s="6"/>
+      <c r="G197" s="9">
+        <f>E197*F197</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="198" spans="1:7" customHeight="1" ht="80">
       <c r="A198" s="13" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="B198" s="6"/>
       <c r="C198" s="16" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="D198" s="6" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="E198" s="9">
-        <v>14628.0</v>
+        <v>954.0</v>
       </c>
       <c r="F198" s="6"/>
       <c r="G198" s="9">
         <f>E198*F198</f>
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:7" customHeight="1" ht="80">
       <c r="A199" s="13" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="B199" s="6"/>
       <c r="C199" s="16" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="D199" s="6" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="E199" s="9">
-        <v>15476.0</v>
+        <v>20916.0</v>
       </c>
       <c r="F199" s="6"/>
       <c r="G199" s="9">
         <f>E199*F199</f>
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:7" customHeight="1" ht="80">
       <c r="A200" s="13" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B200" s="6"/>
       <c r="C200" s="16" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="D200" s="6" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="E200" s="9">
-        <v>954.0</v>
+        <v>22977.0</v>
       </c>
       <c r="F200" s="6"/>
       <c r="G200" s="9">
         <f>E200*F200</f>
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:7" customHeight="1" ht="80">
       <c r="A201" s="13" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="B201" s="6"/>
       <c r="C201" s="16" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="D201" s="6" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="E201" s="9">
-        <v>954.0</v>
+        <v>18989.0</v>
       </c>
       <c r="F201" s="6"/>
       <c r="G201" s="9">
         <f>E201*F201</f>
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:7" customHeight="1" ht="80">
       <c r="A202" s="13" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="B202" s="6"/>
       <c r="C202" s="16" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="D202" s="6" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="E202" s="9">
-        <v>20916.0</v>
+        <v>25758.0</v>
       </c>
       <c r="F202" s="6"/>
       <c r="G202" s="9">
         <f>E202*F202</f>
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:7" customHeight="1" ht="80">
       <c r="A203" s="13" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="B203" s="6"/>
       <c r="C203" s="16" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="D203" s="6" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="E203" s="9">
-        <v>22977.0</v>
+        <v>4465.0</v>
       </c>
       <c r="F203" s="6"/>
       <c r="G203" s="9">
         <f>E203*F203</f>
         <v>0</v>
       </c>
     </row>
-    <row r="204" spans="1:7" customHeight="1" ht="80">
-[...40 lines deleted...]
-      <c r="A206" s="13" t="s">
+    <row r="204" spans="1:7">
+      <c r="A204" s="11" t="s">
         <v>478</v>
       </c>
-      <c r="B206" s="6"/>
-      <c r="C206" s="16" t="s">
+      <c r="C204" s="14"/>
+      <c r="E204" s="7"/>
+      <c r="G204" s="7"/>
+    </row>
+    <row r="205" spans="1:7">
+      <c r="A205" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B205" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C205" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D205" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E205" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F205" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G205" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7">
+      <c r="A206" s="12"/>
+      <c r="C206" s="14"/>
+      <c r="E206" s="7"/>
+      <c r="G206" s="7"/>
+    </row>
+    <row r="207" spans="1:7" customHeight="1" ht="80">
+      <c r="A207" s="13" t="s">
         <v>479</v>
       </c>
-      <c r="D206" s="6" t="s">
+      <c r="B207" s="6"/>
+      <c r="C207" s="16" t="s">
         <v>480</v>
       </c>
-      <c r="E206" s="9">
-[...9 lines deleted...]
-      <c r="A207" s="11" t="s">
+      <c r="D207" s="6" t="s">
         <v>481</v>
       </c>
-      <c r="C207" s="14"/>
-[...30 lines deleted...]
-      <c r="G209" s="7"/>
+      <c r="E207" s="9">
+        <v>191.0</v>
+      </c>
+      <c r="F207" s="6"/>
+      <c r="G207" s="9">
+        <f>E207*F207</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" customHeight="1" ht="80">
+      <c r="A208" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="B208" s="6"/>
+      <c r="C208" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="D208" s="6" t="s">
+        <v>484</v>
+      </c>
+      <c r="E208" s="9">
+        <v>1039.0</v>
+      </c>
+      <c r="F208" s="6"/>
+      <c r="G208" s="9">
+        <f>E208*F208</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" customHeight="1" ht="80">
+      <c r="A209" s="13" t="s">
+        <v>485</v>
+      </c>
+      <c r="B209" s="6"/>
+      <c r="C209" s="16" t="s">
+        <v>486</v>
+      </c>
+      <c r="D209" s="6" t="s">
+        <v>487</v>
+      </c>
+      <c r="E209" s="9">
+        <v>4219.0</v>
+      </c>
+      <c r="F209" s="6"/>
+      <c r="G209" s="9">
+        <f>E209*F209</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="210" spans="1:7" customHeight="1" ht="80">
       <c r="A210" s="13" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="B210" s="6"/>
       <c r="C210" s="16" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="D210" s="6" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="E210" s="9">
-        <v>191.0</v>
+        <v>2735.0</v>
       </c>
       <c r="F210" s="6"/>
       <c r="G210" s="9">
         <f>E210*F210</f>
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:7" customHeight="1" ht="80">
       <c r="A211" s="13" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="B211" s="6"/>
       <c r="C211" s="16" t="s">
         <v>486</v>
       </c>
       <c r="D211" s="6" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="E211" s="9">
-        <v>1039.0</v>
+        <v>4219.0</v>
       </c>
       <c r="F211" s="6"/>
       <c r="G211" s="9">
         <f>E211*F211</f>
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:7" customHeight="1" ht="80">
       <c r="A212" s="13" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="B212" s="6"/>
       <c r="C212" s="16" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="D212" s="6" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="E212" s="9">
-        <v>4219.0</v>
+        <v>1155.0</v>
       </c>
       <c r="F212" s="6"/>
       <c r="G212" s="9">
         <f>E212*F212</f>
         <v>0</v>
       </c>
     </row>
-    <row r="213" spans="1:7" customHeight="1" ht="80">
-[...40 lines deleted...]
-      <c r="A215" s="13" t="s">
+    <row r="213" spans="1:7">
+      <c r="A213" s="11" t="s">
         <v>495</v>
       </c>
-      <c r="B215" s="6"/>
-      <c r="C215" s="16" t="s">
+      <c r="C213" s="14"/>
+      <c r="E213" s="7"/>
+      <c r="G213" s="7"/>
+    </row>
+    <row r="214" spans="1:7">
+      <c r="A214" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B214" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C214" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D214" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E214" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F214" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G214" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7">
+      <c r="A215" s="12"/>
+      <c r="C215" s="14"/>
+      <c r="E215" s="7"/>
+      <c r="G215" s="7"/>
+    </row>
+    <row r="216" spans="1:7" customHeight="1" ht="80">
+      <c r="A216" s="13" t="s">
         <v>496</v>
       </c>
-      <c r="D215" s="6" t="s">
+      <c r="B216" s="6"/>
+      <c r="C216" s="16" t="s">
         <v>497</v>
       </c>
-      <c r="E215" s="9">
-[...9 lines deleted...]
-      <c r="A216" s="11" t="s">
+      <c r="D216" s="6" t="s">
         <v>498</v>
       </c>
-      <c r="C216" s="14"/>
-[...30 lines deleted...]
-      <c r="G218" s="7"/>
+      <c r="E216" s="9">
+        <v>2520.0</v>
+      </c>
+      <c r="F216" s="6"/>
+      <c r="G216" s="9">
+        <f>E216*F216</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" customHeight="1" ht="80">
+      <c r="A217" s="13" t="s">
+        <v>499</v>
+      </c>
+      <c r="B217" s="6"/>
+      <c r="C217" s="16" t="s">
+        <v>500</v>
+      </c>
+      <c r="D217" s="6" t="s">
+        <v>501</v>
+      </c>
+      <c r="E217" s="9">
+        <v>4830.0</v>
+      </c>
+      <c r="F217" s="6"/>
+      <c r="G217" s="9">
+        <f>E217*F217</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" customHeight="1" ht="80">
+      <c r="A218" s="13" t="s">
+        <v>502</v>
+      </c>
+      <c r="B218" s="6"/>
+      <c r="C218" s="16" t="s">
+        <v>503</v>
+      </c>
+      <c r="D218" s="6" t="s">
+        <v>504</v>
+      </c>
+      <c r="E218" s="9">
+        <v>5775.0</v>
+      </c>
+      <c r="F218" s="6"/>
+      <c r="G218" s="9">
+        <f>E218*F218</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="219" spans="1:7" customHeight="1" ht="80">
       <c r="A219" s="13" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="B219" s="6"/>
       <c r="C219" s="16" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="D219" s="6" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="E219" s="9">
         <v>2520.0</v>
       </c>
       <c r="F219" s="6"/>
       <c r="G219" s="9">
         <f>E219*F219</f>
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:7" customHeight="1" ht="80">
       <c r="A220" s="13" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="B220" s="6"/>
       <c r="C220" s="16" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="D220" s="6" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="E220" s="9">
-        <v>4830.0</v>
+        <v>2730.0</v>
       </c>
       <c r="F220" s="6"/>
       <c r="G220" s="9">
         <f>E220*F220</f>
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:7" customHeight="1" ht="80">
       <c r="A221" s="13" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="B221" s="6"/>
       <c r="C221" s="16" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="D221" s="6" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="E221" s="9">
-        <v>5775.0</v>
+        <v>4305.0</v>
       </c>
       <c r="F221" s="6"/>
       <c r="G221" s="9">
         <f>E221*F221</f>
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:7" customHeight="1" ht="80">
       <c r="A222" s="13" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="B222" s="6"/>
       <c r="C222" s="16" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="D222" s="6" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="E222" s="9">
-        <v>2520.0</v>
+        <v>4830.0</v>
       </c>
       <c r="F222" s="6"/>
       <c r="G222" s="9">
         <f>E222*F222</f>
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:7" customHeight="1" ht="80">
       <c r="A223" s="13" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="B223" s="6"/>
       <c r="C223" s="16" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="D223" s="6" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="E223" s="9">
-        <v>2730.0</v>
+        <v>4830.0</v>
       </c>
       <c r="F223" s="6"/>
       <c r="G223" s="9">
         <f>E223*F223</f>
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:7" customHeight="1" ht="80">
       <c r="A224" s="13" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="B224" s="6"/>
       <c r="C224" s="16" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="D224" s="6" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="E224" s="9">
-        <v>4305.0</v>
+        <v>4830.0</v>
       </c>
       <c r="F224" s="6"/>
       <c r="G224" s="9">
         <f>E224*F224</f>
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:7" customHeight="1" ht="80">
       <c r="A225" s="13" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="B225" s="6"/>
       <c r="C225" s="16" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="D225" s="6" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="E225" s="9">
-        <v>4830.0</v>
+        <v>2520.0</v>
       </c>
       <c r="F225" s="6"/>
       <c r="G225" s="9">
         <f>E225*F225</f>
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:7" customHeight="1" ht="80">
       <c r="A226" s="13" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="B226" s="6"/>
       <c r="C226" s="16" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="D226" s="6" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E226" s="9">
-        <v>4830.0</v>
+        <v>2520.0</v>
       </c>
       <c r="F226" s="6"/>
       <c r="G226" s="9">
         <f>E226*F226</f>
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:7" customHeight="1" ht="80">
       <c r="A227" s="13" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="B227" s="6"/>
       <c r="C227" s="16" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="D227" s="6" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E227" s="9">
         <v>4830.0</v>
       </c>
       <c r="F227" s="6"/>
       <c r="G227" s="9">
         <f>E227*F227</f>
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:7" customHeight="1" ht="80">
       <c r="A228" s="13" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="B228" s="6"/>
       <c r="C228" s="16" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="D228" s="6" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E228" s="9">
-        <v>2520.0</v>
+        <v>4830.0</v>
       </c>
       <c r="F228" s="6"/>
       <c r="G228" s="9">
         <f>E228*F228</f>
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:7" customHeight="1" ht="80">
       <c r="A229" s="13" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="B229" s="6"/>
       <c r="C229" s="16" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="D229" s="6" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E229" s="9">
-        <v>2520.0</v>
+        <v>4830.0</v>
       </c>
       <c r="F229" s="6"/>
       <c r="G229" s="9">
         <f>E229*F229</f>
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:7" customHeight="1" ht="80">
       <c r="A230" s="13" t="s">
-        <v>532</v>
+        <v>157</v>
       </c>
       <c r="B230" s="6"/>
       <c r="C230" s="16" t="s">
-        <v>533</v>
+        <v>158</v>
       </c>
       <c r="D230" s="6" t="s">
-        <v>534</v>
+        <v>159</v>
       </c>
       <c r="E230" s="9">
-        <v>4830.0</v>
+        <v>2998.0</v>
       </c>
       <c r="F230" s="6"/>
       <c r="G230" s="9">
         <f>E230*F230</f>
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:7" customHeight="1" ht="80">
       <c r="A231" s="13" t="s">
-        <v>535</v>
+        <v>160</v>
       </c>
       <c r="B231" s="6"/>
       <c r="C231" s="16" t="s">
-        <v>536</v>
+        <v>161</v>
       </c>
       <c r="D231" s="6" t="s">
-        <v>537</v>
+        <v>162</v>
       </c>
       <c r="E231" s="9">
-        <v>4830.0</v>
+        <v>5995.0</v>
       </c>
       <c r="F231" s="6"/>
       <c r="G231" s="9">
         <f>E231*F231</f>
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:7" customHeight="1" ht="80">
       <c r="A232" s="13" t="s">
         <v>538</v>
       </c>
       <c r="B232" s="6"/>
       <c r="C232" s="16" t="s">
         <v>539</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>540</v>
       </c>
       <c r="E232" s="9">
-        <v>4830.0</v>
+        <v>1034.0</v>
       </c>
       <c r="F232" s="6"/>
       <c r="G232" s="9">
         <f>E232*F232</f>
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:7" customHeight="1" ht="80">
       <c r="A233" s="13" t="s">
-        <v>160</v>
+        <v>541</v>
       </c>
       <c r="B233" s="6"/>
       <c r="C233" s="16" t="s">
-        <v>161</v>
+        <v>542</v>
       </c>
       <c r="D233" s="6" t="s">
-        <v>162</v>
+        <v>543</v>
       </c>
       <c r="E233" s="9">
-        <v>2998.0</v>
+        <v>3477.0</v>
       </c>
       <c r="F233" s="6"/>
       <c r="G233" s="9">
         <f>E233*F233</f>
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:7" customHeight="1" ht="80">
       <c r="A234" s="13" t="s">
-        <v>163</v>
+        <v>544</v>
       </c>
       <c r="B234" s="6"/>
       <c r="C234" s="16" t="s">
-        <v>164</v>
+        <v>545</v>
       </c>
       <c r="D234" s="6" t="s">
-        <v>165</v>
+        <v>546</v>
       </c>
       <c r="E234" s="9">
-        <v>5995.0</v>
+        <v>3604.0</v>
       </c>
       <c r="F234" s="6"/>
       <c r="G234" s="9">
         <f>E234*F234</f>
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:7" customHeight="1" ht="80">
       <c r="A235" s="13" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="B235" s="6"/>
       <c r="C235" s="16" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="D235" s="6" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="E235" s="9">
-        <v>1034.0</v>
+        <v>2791.0</v>
       </c>
       <c r="F235" s="6"/>
       <c r="G235" s="9">
         <f>E235*F235</f>
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:7" customHeight="1" ht="80">
       <c r="A236" s="13" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="B236" s="6"/>
       <c r="C236" s="16" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="D236" s="6" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="E236" s="9">
-        <v>3477.0</v>
+        <v>2274.0</v>
       </c>
       <c r="F236" s="6"/>
       <c r="G236" s="9">
         <f>E236*F236</f>
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:7" customHeight="1" ht="80">
       <c r="A237" s="13" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="B237" s="6"/>
       <c r="C237" s="16" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="D237" s="6" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="E237" s="9">
         <v>3604.0</v>
       </c>
       <c r="F237" s="6"/>
       <c r="G237" s="9">
         <f>E237*F237</f>
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:7" customHeight="1" ht="80">
       <c r="A238" s="13" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="B238" s="6"/>
       <c r="C238" s="16" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="D238" s="6" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="E238" s="9">
-        <v>2791.0</v>
+        <v>10002.0</v>
       </c>
       <c r="F238" s="6"/>
       <c r="G238" s="9">
         <f>E238*F238</f>
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:7" customHeight="1" ht="80">
       <c r="A239" s="13" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="B239" s="6"/>
       <c r="C239" s="16" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="D239" s="6" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="E239" s="9">
-        <v>2274.0</v>
+        <v>10002.0</v>
       </c>
       <c r="F239" s="6"/>
       <c r="G239" s="9">
         <f>E239*F239</f>
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:7" customHeight="1" ht="80">
       <c r="A240" s="13" t="s">
-        <v>556</v>
+        <v>142</v>
       </c>
       <c r="B240" s="6"/>
       <c r="C240" s="16" t="s">
-        <v>557</v>
+        <v>143</v>
       </c>
       <c r="D240" s="6" t="s">
-        <v>558</v>
+        <v>144</v>
       </c>
       <c r="E240" s="9">
-        <v>3604.0</v>
+        <v>7350.0</v>
       </c>
       <c r="F240" s="6"/>
       <c r="G240" s="9">
         <f>E240*F240</f>
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:7" customHeight="1" ht="80">
       <c r="A241" s="13" t="s">
-        <v>559</v>
+        <v>151</v>
       </c>
       <c r="B241" s="6"/>
       <c r="C241" s="16" t="s">
-        <v>560</v>
+        <v>152</v>
       </c>
       <c r="D241" s="6" t="s">
-        <v>561</v>
+        <v>153</v>
       </c>
       <c r="E241" s="9">
-        <v>10002.0</v>
+        <v>2100.0</v>
       </c>
       <c r="F241" s="6"/>
       <c r="G241" s="9">
         <f>E241*F241</f>
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:7" customHeight="1" ht="80">
       <c r="A242" s="13" t="s">
-        <v>562</v>
+        <v>154</v>
       </c>
       <c r="B242" s="6"/>
       <c r="C242" s="16" t="s">
-        <v>563</v>
+        <v>155</v>
       </c>
       <c r="D242" s="6" t="s">
-        <v>564</v>
+        <v>156</v>
       </c>
       <c r="E242" s="9">
-        <v>10002.0</v>
+        <v>1260.0</v>
       </c>
       <c r="F242" s="6"/>
       <c r="G242" s="9">
         <f>E242*F242</f>
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:7" customHeight="1" ht="80">
       <c r="A243" s="13" t="s">
-        <v>145</v>
+        <v>562</v>
       </c>
       <c r="B243" s="6"/>
       <c r="C243" s="16" t="s">
-        <v>146</v>
+        <v>563</v>
       </c>
       <c r="D243" s="6" t="s">
-        <v>147</v>
+        <v>564</v>
       </c>
       <c r="E243" s="9">
-        <v>7350.0</v>
+        <v>5775.0</v>
       </c>
       <c r="F243" s="6"/>
       <c r="G243" s="9">
         <f>E243*F243</f>
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:7" customHeight="1" ht="80">
       <c r="A244" s="13" t="s">
-        <v>154</v>
+        <v>565</v>
       </c>
       <c r="B244" s="6"/>
       <c r="C244" s="16" t="s">
-        <v>155</v>
+        <v>566</v>
       </c>
       <c r="D244" s="6" t="s">
-        <v>156</v>
+        <v>567</v>
       </c>
       <c r="E244" s="9">
-        <v>2100.0</v>
+        <v>5775.0</v>
       </c>
       <c r="F244" s="6"/>
       <c r="G244" s="9">
         <f>E244*F244</f>
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:7" customHeight="1" ht="80">
       <c r="A245" s="13" t="s">
-        <v>157</v>
+        <v>568</v>
       </c>
       <c r="B245" s="6"/>
       <c r="C245" s="16" t="s">
-        <v>158</v>
+        <v>569</v>
       </c>
       <c r="D245" s="6" t="s">
-        <v>159</v>
+        <v>570</v>
       </c>
       <c r="E245" s="9">
-        <v>1260.0</v>
+        <v>1802.0</v>
       </c>
       <c r="F245" s="6"/>
       <c r="G245" s="9">
         <f>E245*F245</f>
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:7" customHeight="1" ht="80">
       <c r="A246" s="13" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="B246" s="6"/>
       <c r="C246" s="16" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="D246" s="6" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="E246" s="9">
-        <v>5775.0</v>
+        <v>2110.0</v>
       </c>
       <c r="F246" s="6"/>
       <c r="G246" s="9">
         <f>E246*F246</f>
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:7" customHeight="1" ht="80">
       <c r="A247" s="13" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="B247" s="6"/>
       <c r="C247" s="16" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="D247" s="6" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="E247" s="9">
-        <v>5775.0</v>
+        <v>2703.0</v>
       </c>
       <c r="F247" s="6"/>
       <c r="G247" s="9">
         <f>E247*F247</f>
         <v>0</v>
       </c>
     </row>
-    <row r="248" spans="1:7" customHeight="1" ht="80">
-[...40 lines deleted...]
-      <c r="A250" s="13" t="s">
+    <row r="248" spans="1:7">
+      <c r="A248" s="11" t="s">
         <v>577</v>
       </c>
-      <c r="B250" s="6"/>
-      <c r="C250" s="16" t="s">
+      <c r="C248" s="14"/>
+      <c r="E248" s="7"/>
+      <c r="G248" s="7"/>
+    </row>
+    <row r="249" spans="1:7">
+      <c r="A249" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B249" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C249" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D249" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E249" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F249" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G249" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7">
+      <c r="A250" s="12"/>
+      <c r="C250" s="14"/>
+      <c r="E250" s="7"/>
+      <c r="G250" s="7"/>
+    </row>
+    <row r="251" spans="1:7" customHeight="1" ht="80">
+      <c r="A251" s="13" t="s">
         <v>578</v>
       </c>
-      <c r="D250" s="6" t="s">
+      <c r="B251" s="6"/>
+      <c r="C251" s="16" t="s">
         <v>579</v>
       </c>
-      <c r="E250" s="9">
-[...9 lines deleted...]
-      <c r="A251" s="11" t="s">
+      <c r="D251" s="6" t="s">
         <v>580</v>
       </c>
-      <c r="C251" s="14"/>
-[...23 lines deleted...]
-        <v>16</v>
+      <c r="E251" s="9">
+        <v>1575.0</v>
+      </c>
+      <c r="F251" s="6"/>
+      <c r="G251" s="9">
+        <f>E251*F251</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7" customHeight="1" ht="80">
+      <c r="A252" s="13" t="s">
+        <v>581</v>
+      </c>
+      <c r="B252" s="6"/>
+      <c r="C252" s="16" t="s">
+        <v>582</v>
+      </c>
+      <c r="D252" s="6" t="s">
+        <v>583</v>
+      </c>
+      <c r="E252" s="9">
+        <v>795.0</v>
+      </c>
+      <c r="F252" s="6"/>
+      <c r="G252" s="9">
+        <f>E252*F252</f>
+        <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:7">
-      <c r="A253" s="12"/>
+      <c r="A253" s="11" t="s">
+        <v>584</v>
+      </c>
       <c r="C253" s="14"/>
       <c r="E253" s="7"/>
       <c r="G253" s="7"/>
     </row>
-    <row r="254" spans="1:7" customHeight="1" ht="80">
-[...24 lines deleted...]
-      <c r="C255" s="16" t="s">
+    <row r="254" spans="1:7">
+      <c r="A254" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B254" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C254" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D254" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E254" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F254" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G254" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7">
+      <c r="A255" s="12"/>
+      <c r="C255" s="14"/>
+      <c r="E255" s="7"/>
+      <c r="G255" s="7"/>
+    </row>
+    <row r="256" spans="1:7" customHeight="1" ht="80">
+      <c r="A256" s="13" t="s">
         <v>585</v>
       </c>
-      <c r="D255" s="6" t="s">
+      <c r="B256" s="6"/>
+      <c r="C256" s="16" t="s">
         <v>586</v>
       </c>
-      <c r="E255" s="9">
-[...9 lines deleted...]
-      <c r="A256" s="11" t="s">
+      <c r="D256" s="6" t="s">
         <v>587</v>
       </c>
-      <c r="C256" s="14"/>
-[...30 lines deleted...]
-      <c r="G258" s="7"/>
+      <c r="E256" s="9">
+        <v>1887.0</v>
+      </c>
+      <c r="F256" s="6"/>
+      <c r="G256" s="9">
+        <f>E256*F256</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7" customHeight="1" ht="80">
+      <c r="A257" s="13" t="s">
+        <v>588</v>
+      </c>
+      <c r="B257" s="6"/>
+      <c r="C257" s="16" t="s">
+        <v>589</v>
+      </c>
+      <c r="D257" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="E257" s="9">
+        <v>6148.0</v>
+      </c>
+      <c r="F257" s="6"/>
+      <c r="G257" s="9">
+        <f>E257*F257</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7" customHeight="1" ht="80">
+      <c r="A258" s="13" t="s">
+        <v>591</v>
+      </c>
+      <c r="B258" s="6"/>
+      <c r="C258" s="16" t="s">
+        <v>592</v>
+      </c>
+      <c r="D258" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="E258" s="9">
+        <v>2523.0</v>
+      </c>
+      <c r="F258" s="6"/>
+      <c r="G258" s="9">
+        <f>E258*F258</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="259" spans="1:7" customHeight="1" ht="80">
       <c r="A259" s="13" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="B259" s="6"/>
       <c r="C259" s="16" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="D259" s="6" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="E259" s="9">
-        <v>1887.0</v>
+        <v>2735.0</v>
       </c>
       <c r="F259" s="6"/>
       <c r="G259" s="9">
         <f>E259*F259</f>
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:7" customHeight="1" ht="80">
       <c r="A260" s="13" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="B260" s="6"/>
       <c r="C260" s="16" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="D260" s="6" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="E260" s="9">
-        <v>6148.0</v>
+        <v>2735.0</v>
       </c>
       <c r="F260" s="6"/>
       <c r="G260" s="9">
         <f>E260*F260</f>
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:7" customHeight="1" ht="80">
       <c r="A261" s="13" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="B261" s="6"/>
       <c r="C261" s="16" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="D261" s="6" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="E261" s="9">
-        <v>2523.0</v>
+        <v>1908.0</v>
       </c>
       <c r="F261" s="6"/>
       <c r="G261" s="9">
         <f>E261*F261</f>
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:7" customHeight="1" ht="80">
       <c r="A262" s="13" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="B262" s="6"/>
       <c r="C262" s="16" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="D262" s="6" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
       <c r="E262" s="9">
         <v>2735.0</v>
       </c>
       <c r="F262" s="6"/>
       <c r="G262" s="9">
         <f>E262*F262</f>
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:7" customHeight="1" ht="80">
       <c r="A263" s="13" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="B263" s="6"/>
       <c r="C263" s="16" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="D263" s="6" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="E263" s="9">
-        <v>2735.0</v>
+        <v>1039.0</v>
       </c>
       <c r="F263" s="6"/>
       <c r="G263" s="9">
         <f>E263*F263</f>
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:7" customHeight="1" ht="80">
       <c r="A264" s="13" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="B264" s="6"/>
       <c r="C264" s="16" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="D264" s="6" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="E264" s="9">
-        <v>1908.0</v>
+        <v>1251.0</v>
       </c>
       <c r="F264" s="6"/>
       <c r="G264" s="9">
         <f>E264*F264</f>
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:7" customHeight="1" ht="80">
       <c r="A265" s="13" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="B265" s="6"/>
       <c r="C265" s="16" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="D265" s="6" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="E265" s="9">
-        <v>2735.0</v>
+        <v>1251.0</v>
       </c>
       <c r="F265" s="6"/>
       <c r="G265" s="9">
         <f>E265*F265</f>
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:7" customHeight="1" ht="80">
       <c r="A266" s="13" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="B266" s="6"/>
       <c r="C266" s="16" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="D266" s="6" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="E266" s="9">
-        <v>1039.0</v>
+        <v>1251.0</v>
       </c>
       <c r="F266" s="6"/>
       <c r="G266" s="9">
         <f>E266*F266</f>
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:7" customHeight="1" ht="80">
       <c r="A267" s="13" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="B267" s="6"/>
       <c r="C267" s="16" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="D267" s="6" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="E267" s="9">
-        <v>1251.0</v>
+        <v>3885.0</v>
       </c>
       <c r="F267" s="6"/>
       <c r="G267" s="9">
         <f>E267*F267</f>
         <v>0</v>
       </c>
     </row>
-    <row r="268" spans="1:7" customHeight="1" ht="80">
-[...40 lines deleted...]
-      <c r="A270" s="13" t="s">
+    <row r="268" spans="1:7">
+      <c r="A268" s="11" t="s">
         <v>621</v>
       </c>
-      <c r="B270" s="6"/>
-      <c r="C270" s="16" t="s">
+      <c r="C268" s="14"/>
+      <c r="E268" s="7"/>
+      <c r="G268" s="7"/>
+    </row>
+    <row r="269" spans="1:7">
+      <c r="A269" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B269" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C269" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D269" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E269" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F269" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G269" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7">
+      <c r="A270" s="12"/>
+      <c r="C270" s="14"/>
+      <c r="E270" s="7"/>
+      <c r="G270" s="7"/>
+    </row>
+    <row r="271" spans="1:7" customHeight="1" ht="80">
+      <c r="A271" s="13" t="s">
         <v>622</v>
       </c>
-      <c r="D270" s="6" t="s">
+      <c r="B271" s="6"/>
+      <c r="C271" s="16" t="s">
         <v>623</v>
       </c>
-      <c r="E270" s="9">
-[...9 lines deleted...]
-      <c r="A271" s="11" t="s">
+      <c r="D271" s="6" t="s">
         <v>624</v>
       </c>
-      <c r="C271" s="14"/>
-[...30 lines deleted...]
-      <c r="G273" s="7"/>
+      <c r="E271" s="9">
+        <v>5353.0</v>
+      </c>
+      <c r="F271" s="6"/>
+      <c r="G271" s="9">
+        <f>E271*F271</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7" customHeight="1" ht="80">
+      <c r="A272" s="13" t="s">
+        <v>625</v>
+      </c>
+      <c r="B272" s="6"/>
+      <c r="C272" s="16" t="s">
+        <v>626</v>
+      </c>
+      <c r="D272" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="E272" s="9">
+        <v>1190.0</v>
+      </c>
+      <c r="F272" s="6"/>
+      <c r="G272" s="9">
+        <f>E272*F272</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7" customHeight="1" ht="80">
+      <c r="A273" s="13" t="s">
+        <v>628</v>
+      </c>
+      <c r="B273" s="6"/>
+      <c r="C273" s="16" t="s">
+        <v>629</v>
+      </c>
+      <c r="D273" s="6" t="s">
+        <v>630</v>
+      </c>
+      <c r="E273" s="9">
+        <v>379.0</v>
+      </c>
+      <c r="F273" s="6"/>
+      <c r="G273" s="9">
+        <f>E273*F273</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="274" spans="1:7" customHeight="1" ht="80">
       <c r="A274" s="13" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="B274" s="6"/>
       <c r="C274" s="16" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="D274" s="6" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="E274" s="9">
-        <v>5353.0</v>
+        <v>379.0</v>
       </c>
       <c r="F274" s="6"/>
       <c r="G274" s="9">
         <f>E274*F274</f>
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:7" customHeight="1" ht="80">
       <c r="A275" s="13" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="B275" s="6"/>
       <c r="C275" s="16" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
       <c r="D275" s="6" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="E275" s="9">
-        <v>1190.0</v>
+        <v>228.0</v>
       </c>
       <c r="F275" s="6"/>
       <c r="G275" s="9">
         <f>E275*F275</f>
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:7" customHeight="1" ht="80">
       <c r="A276" s="13" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="B276" s="6"/>
       <c r="C276" s="16" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="D276" s="6" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="E276" s="9">
-        <v>379.0</v>
+        <v>591.0</v>
       </c>
       <c r="F276" s="6"/>
       <c r="G276" s="9">
         <f>E276*F276</f>
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:7" customHeight="1" ht="80">
       <c r="A277" s="13" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="B277" s="6"/>
       <c r="C277" s="16" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="D277" s="6" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="E277" s="9">
-        <v>379.0</v>
+        <v>600.0</v>
       </c>
       <c r="F277" s="6"/>
       <c r="G277" s="9">
         <f>E277*F277</f>
         <v>0</v>
       </c>
     </row>
-    <row r="278" spans="1:7" customHeight="1" ht="80">
-[...40 lines deleted...]
-      <c r="A280" s="13" t="s">
+    <row r="278" spans="1:7">
+      <c r="A278" s="11" t="s">
         <v>643</v>
       </c>
-      <c r="B280" s="6"/>
-      <c r="C280" s="16" t="s">
+      <c r="C278" s="14"/>
+      <c r="E278" s="7"/>
+      <c r="G278" s="7"/>
+    </row>
+    <row r="279" spans="1:7">
+      <c r="A279" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B279" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C279" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D279" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E279" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="F279" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G279" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7">
+      <c r="A280" s="12"/>
+      <c r="C280" s="14"/>
+      <c r="E280" s="7"/>
+      <c r="G280" s="7"/>
+    </row>
+    <row r="281" spans="1:7" customHeight="1" ht="80">
+      <c r="A281" s="13" t="s">
         <v>644</v>
       </c>
-      <c r="D280" s="6" t="s">
+      <c r="B281" s="6"/>
+      <c r="C281" s="16" t="s">
         <v>645</v>
       </c>
-      <c r="E280" s="9">
-[...9 lines deleted...]
-      <c r="A281" s="11" t="s">
+      <c r="D281" s="6" t="s">
         <v>646</v>
       </c>
-      <c r="C281" s="14"/>
-[...30 lines deleted...]
-      <c r="G283" s="7"/>
+      <c r="E281" s="9">
+        <v>17093.0</v>
+      </c>
+      <c r="F281" s="6"/>
+      <c r="G281" s="9">
+        <f>E281*F281</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7" customHeight="1" ht="80">
+      <c r="A282" s="13" t="s">
+        <v>647</v>
+      </c>
+      <c r="B282" s="6"/>
+      <c r="C282" s="16" t="s">
+        <v>648</v>
+      </c>
+      <c r="D282" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="E282" s="9">
+        <v>13750.0</v>
+      </c>
+      <c r="F282" s="6"/>
+      <c r="G282" s="9">
+        <f>E282*F282</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7" customHeight="1" ht="80">
+      <c r="A283" s="13" t="s">
+        <v>650</v>
+      </c>
+      <c r="B283" s="6"/>
+      <c r="C283" s="16" t="s">
+        <v>651</v>
+      </c>
+      <c r="D283" s="6" t="s">
+        <v>652</v>
+      </c>
+      <c r="E283" s="9">
+        <v>10407.0</v>
+      </c>
+      <c r="F283" s="6"/>
+      <c r="G283" s="9">
+        <f>E283*F283</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="284" spans="1:7" customHeight="1" ht="80">
       <c r="A284" s="13" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="B284" s="6"/>
       <c r="C284" s="16" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="D284" s="6" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="E284" s="9">
-        <v>17093.0</v>
+        <v>875.0</v>
       </c>
       <c r="F284" s="6"/>
       <c r="G284" s="9">
         <f>E284*F284</f>
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:7" customHeight="1" ht="80">
       <c r="A285" s="13" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="B285" s="6"/>
       <c r="C285" s="16" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="D285" s="6" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="E285" s="9">
-        <v>13750.0</v>
+        <v>1829.0</v>
       </c>
       <c r="F285" s="6"/>
       <c r="G285" s="9">
         <f>E285*F285</f>
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:7" customHeight="1" ht="80">
       <c r="A286" s="13" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="B286" s="6"/>
       <c r="C286" s="16" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
       <c r="D286" s="6" t="s">
-        <v>655</v>
+        <v>89</v>
       </c>
       <c r="E286" s="9">
-        <v>10407.0</v>
+        <v>1260.0</v>
       </c>
       <c r="F286" s="6"/>
       <c r="G286" s="9">
         <f>E286*F286</f>
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:7" customHeight="1" ht="80">
       <c r="A287" s="13" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="B287" s="6"/>
       <c r="C287" s="16" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="D287" s="6" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
       <c r="E287" s="9">
-        <v>875.0</v>
+        <v>525.0</v>
       </c>
       <c r="F287" s="6"/>
       <c r="G287" s="9">
         <f>E287*F287</f>
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:7" customHeight="1" ht="80">
       <c r="A288" s="13" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="B288" s="6"/>
       <c r="C288" s="16" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
       <c r="D288" s="6" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="E288" s="9">
-        <v>1829.0</v>
+        <v>509.0</v>
       </c>
       <c r="F288" s="6"/>
       <c r="G288" s="9">
         <f>E288*F288</f>
         <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:7" customHeight="1" ht="80">
       <c r="A289" s="13" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="B289" s="6"/>
       <c r="C289" s="16" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="D289" s="6" t="s">
-        <v>92</v>
+        <v>669</v>
       </c>
       <c r="E289" s="9">
-        <v>1260.0</v>
+        <v>1138.0</v>
       </c>
       <c r="F289" s="6"/>
       <c r="G289" s="9">
         <f>E289*F289</f>
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:7" customHeight="1" ht="80">
       <c r="A290" s="13" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="B290" s="6"/>
       <c r="C290" s="16" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="D290" s="6" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
       <c r="E290" s="9">
-        <v>525.0</v>
+        <v>2534.0</v>
       </c>
       <c r="F290" s="6"/>
       <c r="G290" s="9">
         <f>E290*F290</f>
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:7" customHeight="1" ht="80">
       <c r="A291" s="13" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="B291" s="6"/>
       <c r="C291" s="16" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="D291" s="6" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
       <c r="E291" s="9">
-        <v>509.0</v>
+        <v>756.0</v>
       </c>
       <c r="F291" s="6"/>
       <c r="G291" s="9">
         <f>E291*F291</f>
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:7" customHeight="1" ht="80">
       <c r="A292" s="13" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="B292" s="6"/>
       <c r="C292" s="16" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="D292" s="6" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="E292" s="9">
-        <v>1138.0</v>
+        <v>756.0</v>
       </c>
       <c r="F292" s="6"/>
       <c r="G292" s="9">
         <f>E292*F292</f>
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:7" customHeight="1" ht="80">
       <c r="A293" s="13" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="B293" s="6"/>
       <c r="C293" s="16" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="D293" s="6" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
       <c r="E293" s="9">
-        <v>2534.0</v>
+        <v>756.0</v>
       </c>
       <c r="F293" s="6"/>
       <c r="G293" s="9">
         <f>E293*F293</f>
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:7" customHeight="1" ht="80">
       <c r="A294" s="13" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="B294" s="6"/>
       <c r="C294" s="16" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
       <c r="D294" s="6" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="E294" s="9">
-        <v>756.0</v>
+        <v>2843.0</v>
       </c>
       <c r="F294" s="6"/>
       <c r="G294" s="9">
         <f>E294*F294</f>
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:7" customHeight="1" ht="80">
       <c r="A295" s="13" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="B295" s="6"/>
       <c r="C295" s="16" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
       <c r="D295" s="6" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
       <c r="E295" s="9">
-        <v>756.0</v>
+        <v>2843.0</v>
       </c>
       <c r="F295" s="6"/>
       <c r="G295" s="9">
         <f>E295*F295</f>
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:7" customHeight="1" ht="80">
       <c r="A296" s="13" t="s">
-        <v>682</v>
+        <v>688</v>
       </c>
       <c r="B296" s="6"/>
       <c r="C296" s="16" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="D296" s="6" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="E296" s="9">
-        <v>756.0</v>
+        <v>600.0</v>
       </c>
       <c r="F296" s="6"/>
       <c r="G296" s="9">
         <f>E296*F296</f>
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:7" customHeight="1" ht="80">
       <c r="A297" s="13" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="B297" s="6"/>
       <c r="C297" s="16" t="s">
-        <v>686</v>
+        <v>225</v>
       </c>
       <c r="D297" s="6" t="s">
-        <v>687</v>
+        <v>226</v>
       </c>
       <c r="E297" s="9">
-        <v>2843.0</v>
+        <v>1345.0</v>
       </c>
       <c r="F297" s="6"/>
       <c r="G297" s="9">
         <f>E297*F297</f>
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:7" customHeight="1" ht="80">
       <c r="A298" s="13" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="B298" s="6"/>
       <c r="C298" s="16" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="D298" s="6" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="E298" s="9">
-        <v>2843.0</v>
+        <v>424.0</v>
       </c>
       <c r="F298" s="6"/>
       <c r="G298" s="9">
         <f>E298*F298</f>
         <v>0</v>
       </c>
     </row>
     <row r="299" spans="1:7" customHeight="1" ht="80">
       <c r="A299" s="13" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="B299" s="6"/>
       <c r="C299" s="16" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="D299" s="6" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="E299" s="9">
-        <v>600.0</v>
+        <v>318.0</v>
       </c>
       <c r="F299" s="6"/>
       <c r="G299" s="9">
         <f>E299*F299</f>
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:7" customHeight="1" ht="80">
       <c r="A300" s="13" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="B300" s="6"/>
       <c r="C300" s="16" t="s">
-        <v>228</v>
+        <v>699</v>
       </c>
       <c r="D300" s="6" t="s">
-        <v>229</v>
+        <v>700</v>
       </c>
       <c r="E300" s="9">
-        <v>1345.0</v>
+        <v>636.0</v>
       </c>
       <c r="F300" s="6"/>
       <c r="G300" s="9">
         <f>E300*F300</f>
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:7" customHeight="1" ht="80">
       <c r="A301" s="13" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
       <c r="B301" s="6"/>
       <c r="C301" s="16" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
       <c r="D301" s="6" t="s">
-        <v>697</v>
+        <v>703</v>
       </c>
       <c r="E301" s="9">
         <v>424.0</v>
       </c>
       <c r="F301" s="6"/>
       <c r="G301" s="9">
         <f>E301*F301</f>
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:7" customHeight="1" ht="80">
       <c r="A302" s="13" t="s">
-        <v>698</v>
+        <v>704</v>
       </c>
       <c r="B302" s="6"/>
       <c r="C302" s="16" t="s">
-        <v>699</v>
+        <v>705</v>
       </c>
       <c r="D302" s="6" t="s">
-        <v>700</v>
+        <v>706</v>
       </c>
       <c r="E302" s="9">
-        <v>318.0</v>
+        <v>477.0</v>
       </c>
       <c r="F302" s="6"/>
       <c r="G302" s="9">
         <f>E302*F302</f>
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:7" customHeight="1" ht="80">
       <c r="A303" s="13" t="s">
-        <v>701</v>
+        <v>707</v>
       </c>
       <c r="B303" s="6"/>
       <c r="C303" s="16" t="s">
-        <v>702</v>
+        <v>708</v>
       </c>
       <c r="D303" s="6" t="s">
-        <v>703</v>
+        <v>709</v>
       </c>
       <c r="E303" s="9">
-        <v>636.0</v>
+        <v>530.0</v>
       </c>
       <c r="F303" s="6"/>
       <c r="G303" s="9">
         <f>E303*F303</f>
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:7" customHeight="1" ht="80">
       <c r="A304" s="13" t="s">
-        <v>704</v>
+        <v>710</v>
       </c>
       <c r="B304" s="6"/>
       <c r="C304" s="16" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
       <c r="D304" s="6" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="E304" s="9">
         <v>424.0</v>
       </c>
       <c r="F304" s="6"/>
       <c r="G304" s="9">
         <f>E304*F304</f>
         <v>0</v>
       </c>
     </row>
-    <row r="305" spans="1:7" customHeight="1" ht="80">
-[...40 lines deleted...]
-      <c r="A307" s="13" t="s">
+    <row r="305" spans="1:7">
+      <c r="E305" t="s">
         <v>713</v>
       </c>
-      <c r="B307" s="6"/>
-[...24 lines deleted...]
-        <f>SUM(G12:G307)</f>
+      <c r="F305">
+        <f>SUM(F12:F304)</f>
+        <v>0</v>
+      </c>
+      <c r="G305">
+        <f>SUM(G12:G304)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A12:G12"/>
-    <mergeCell ref="A14:G14"/>
-[...18 lines deleted...]
-    <mergeCell ref="A111:G111"/>
+    <mergeCell ref="A13:G13"/>
+    <mergeCell ref="A15:G15"/>
+    <mergeCell ref="A21:G21"/>
+    <mergeCell ref="A23:G23"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A30:G30"/>
+    <mergeCell ref="A34:G34"/>
+    <mergeCell ref="A36:G36"/>
+    <mergeCell ref="A48:G48"/>
+    <mergeCell ref="A50:G50"/>
+    <mergeCell ref="A54:G54"/>
+    <mergeCell ref="A56:G56"/>
+    <mergeCell ref="A62:G62"/>
+    <mergeCell ref="A64:G64"/>
+    <mergeCell ref="A69:G69"/>
+    <mergeCell ref="A71:G71"/>
+    <mergeCell ref="A87:G87"/>
+    <mergeCell ref="A89:G89"/>
+    <mergeCell ref="A108:G108"/>
+    <mergeCell ref="A110:G110"/>
     <mergeCell ref="A113:G113"/>
-    <mergeCell ref="A116:G116"/>
-[...11 lines deleted...]
-    <mergeCell ref="A251:G251"/>
+    <mergeCell ref="A115:G115"/>
+    <mergeCell ref="A174:G174"/>
+    <mergeCell ref="A176:G176"/>
+    <mergeCell ref="A184:G184"/>
+    <mergeCell ref="A186:G186"/>
+    <mergeCell ref="A192:G192"/>
+    <mergeCell ref="A194:G194"/>
+    <mergeCell ref="A204:G204"/>
+    <mergeCell ref="A206:G206"/>
+    <mergeCell ref="A213:G213"/>
+    <mergeCell ref="A215:G215"/>
+    <mergeCell ref="A248:G248"/>
+    <mergeCell ref="A250:G250"/>
     <mergeCell ref="A253:G253"/>
-    <mergeCell ref="A256:G256"/>
-[...4 lines deleted...]
-    <mergeCell ref="A283:G283"/>
+    <mergeCell ref="A255:G255"/>
+    <mergeCell ref="A268:G268"/>
+    <mergeCell ref="A270:G270"/>
+    <mergeCell ref="A278:G278"/>
+    <mergeCell ref="A280:G280"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="D15" r:id="rId_hyperlink_2"/>
-[...231 lines deleted...]
-    <hyperlink ref="D307" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D218" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D222" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D223" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D224" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D225" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D226" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D227" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D228" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D229" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D230" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D233" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D236" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D237" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D238" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D239" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D240" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D241" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D242" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D244" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D245" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D246" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D247" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D251" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D258" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D259" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D261" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D262" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D264" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D265" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="D266" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="D267" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="D281" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="D282" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="D283" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="D284" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="D285" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="D286" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="D287" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="D288" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="D289" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D290" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D291" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D292" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D294" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D295" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D297" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D299" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="D300" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="D301" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="D302" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="D303" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="D304" r:id="rId_hyperlink_233"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>